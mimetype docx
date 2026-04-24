--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -234,177 +234,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of In-Line Capillary Fiber Sensor for Uniaxial Transverse Deformation</w:t>
+                <w:t xml:space="preserve">High-Frequency Vibration Sensor Using a Fiber Laser With a Multicore Fiber Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Sanchez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Angel Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Leandro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Perez-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3438933⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (6), pp.7656-7662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3348502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815033v1</w:t>
+                <w:t xml:space="preserve">hal-04817245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution Liquid Level Measurement Using a Multisection Interferometer Based on Capillary Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Vanegas-Tenezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -453,210 +453,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (18), pp.6540-6546. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3438453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Vibration Sensor Using a Fiber Laser With a Multicore Fiber Interferometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marko Galarza</w:t>
+                <w:t xml:space="preserve">Study of In-Line Capillary Fiber Sensor for Uniaxial Transverse Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosa Perez-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (6), pp.7656-7662. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (18), pp.6351-6359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3348502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3438933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817245v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared dual-comb spectroscopy of CO2 and N2O with a discretized highly nonlinear fiber</w:t>
               </w:r>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Fiber pH Sensors Based on PAni-coated Microstructured Optical Fibers</w:t>
+                <w:t xml:space="preserve">1.8 mJ pulses at 1560 nm based on a 55 µm core pure-erbium-doped VLMA fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Rodriguez</w:t>
+                <w:t xml:space="preserve">B. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Lopes</w:t>
+                <w:t xml:space="preserve">Y. Leventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Nedoma</w:t>
+                <w:t xml:space="preserve">Valerian Freysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sónia O Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">António J S Fernandes</w:t>
+                <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3419257⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (21), pp.6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.538256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815012v1</w:t>
+                <w:t xml:space="preserve">hal-04814980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.8 mJ pulses at 1560 nm based on a 55 µm core pure-erbium-doped VLMA fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Fiber pH Sensors Based on PAni-coated Microstructured Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Leconte</w:t>
+                <w:t xml:space="preserve">Guilherme Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Leventoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Dauliat</w:t>
+                <w:t xml:space="preserve">Jan Nedoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerian Freysz</w:t>
+                <w:t xml:space="preserve">Sónia O Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vidal</w:t>
+                <w:t xml:space="preserve">António J S Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (21), pp.6293. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (16), pp.25748-25754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.538256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3419257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814980v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 W of supercontinuum generated by a self-pulsed pump-sharing oscillator-amplifier</w:t>
               </w:r>
@@ -1653,51 +1653,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.024026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.024026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
@@ -3316,191 +3316,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power widely tunable ps source in the visible light based on four wave mixing in optimized photonic crystal fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between Different Structures of Suspended-Core Microstructured Optical Fibers for Volatiles Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Lopez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hector Muñoz</w:t>
+                <w:t xml:space="preserve">César Elosua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.011265⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18082523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824547v1</w:t>
+                <w:t xml:space="preserve">hal-02100591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-maintaining Yb-doped large-mode-area fully aperiodic large-pitch fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,210 +3535,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (29), pp.8582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.57.008582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Different Structures of Suspended-Core Microstructured Optical Fibers for Volatiles Sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
+                <w:t xml:space="preserve">High-power widely tunable ps source in the visible light based on four wave mixing in optimized photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Elosua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphael Jamier</w:t>
+                <w:t xml:space="preserve">Hector Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (8), pp.2523. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (9), pp.11265-11275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s18082523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.011265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100591v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SnO 2 -MOF-Fabry-Perot optical sensor for relative humidity measurements</w:t>
               </w:r>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband single-mode single-polarization passive fully aperiodic large-pitch fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4518,295 +4518,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOAL Project—Delivering Solutions for Integrated Monitoring of Coal-Related Fires Supported on Optical Fiber Sensing Technology</w:t>
+                <w:t xml:space="preserve">Study of Optical Fiber Sensors for Cryogenic Temperature Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Ribeiro</w:t>
+                <w:t xml:space="preserve">Veronica de Miguel-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duarte Viveiros</w:t>
+                <w:t xml:space="preserve">Juan Beato-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Dominguez-Lopez</w:t>
+                <w:t xml:space="preserve">José Pérez-Landazábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app7090956⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (12), pp.2773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17122773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644808v1</w:t>
+                <w:t xml:space="preserve">hal-02100650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Optical Fiber Sensors for Cryogenic Temperature Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECOAL Project—Delivering Solutions for Integrated Monitoring of Coal-Related Fires Supported on Optical Fiber Sensing Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Viveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica de Miguel-Soto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
+                <w:t xml:space="preserve">João Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Beato-López</w:t>
+                <w:t xml:space="preserve">Alexia Lopez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pérez-Landazábal</w:t>
+                <w:t xml:space="preserve">Alejandro Dominguez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (12), pp.2773. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (9), pp.956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s17122773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app7090956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100650v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a homogeneous Yb-doped core fully aperiodic large-pitch fiber laser</w:t>
               </w:r>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Margarida Rodrigues Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Frazão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6531,295 +6531,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner cladding microstructuration based on symmetry reduction for improvement of singlemode robustness in VLMA fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
+                <w:t xml:space="preserve">Generation and confinement of gas-plasma in photonic dielectric microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (16), pp.18927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.018927⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 21 (21), pp.25509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.025509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910377v1</w:t>
+                <w:t xml:space="preserve">hal-01322572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and confinement of gas-plasma in photonic dielectric microstructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
+                <w:t xml:space="preserve">Inner cladding microstructuration based on symmetry reduction for improvement of singlemode robustness in VLMA fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (21), pp.25509. </w:t>
+              <w:t xml:space="preserve">, 2013, 21 (16), pp.18927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.025509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.018927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322572v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly birefringent photonic bandgap Bragg fiber loop mirror for simultaneous measurement of strain and temperature</w:t>
               </w:r>
@@ -7079,437 +7079,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified hollow-core photonic crystal fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+                <w:t xml:space="preserve">Bragg fibre for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.35.001157⟩</w:t>
+              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7714 (771402), pp.Inconnu. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.854391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605199v1</w:t>
+                <w:t xml:space="preserve">hal-00641725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg fibre for sensing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Baptista</w:t>
+                <w:t xml:space="preserve">Highly germanium and lanthanum modified silica based glasses in microstructured optical fibers for nonlinear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kobelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+                <w:t xml:space="preserve">Doris Litzkendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anka Schwuchow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Kirchhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.854391⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (9), pp.1002-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641725v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly germanium and lanthanum modified silica based glasses in microstructured optical fibers for nonlinear applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified hollow-core photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.02.019⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (8), pp.1157-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.001157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00567612v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and temperature discrimination using modal interferometry in Bragg fibers</w:t>
               </w:r>
@@ -8123,298 +8123,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss singlemode large mode area all silica photonic bandgap fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+                <w:t xml:space="preserve">Development and study of Bragg fibres with a large mode field and low optical losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Semjonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.E. Likhachev</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Bubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Dianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Khopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (7), pp.581-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1070/QE2006v036n07ABEH013170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127365v1</w:t>
+                <w:t xml:space="preserve">hal-00712114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and study of Bragg fibres with a large mode field and low optical losses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. E. Likhachev</w:t>
+                <w:t xml:space="preserve">Low loss singlemode large mode area all silica photonic bandgap fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Semjonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V.F. Khopin</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol.14,n°2, pp.562-569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00712114v1</w:t>
+                <w:t xml:space="preserve">hal-00127365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystal fibres for lasers and amplifiers</w:t>
               </w:r>
@@ -8825,51 +8825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicore fiber sensors for strain measurement towards traffic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8877,51 +8877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Corera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Leandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Optical Fibre Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, May 2023, Mons, France. pp.64, </w:t>
@@ -9485,51 +9485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9578,338 +9578,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-cycle all-fiber temporally coherent supercontinuum sources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of group and phase birefringence dispersion of Hi-Bi optical fiber using a broadband light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Romero</w:t>
+                <w:t xml:space="preserve">Norbert Tarjányi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Guerreiro</w:t>
+                <w:t xml:space="preserve">Daniel Kacik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE LASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online Only, France. </w:t>
+              <w:t xml:space="preserve">Micro-structured and Specialty Optical Fibres VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Only, France. pp.35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2577641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2589113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436577v1</w:t>
+                <w:t xml:space="preserve">hal-03477891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of group and phase birefringence dispersion of Hi-Bi optical fiber using a broadband light source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Few-cycle all-fiber temporally coherent supercontinuum sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azahara Almagro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Torres-Peiró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Muñoz-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Tarjányi</w:t>
+                <w:t xml:space="preserve">Rosa Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kacik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Paulo Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-structured and Specialty Optical Fibres VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online Only, France. pp.35, </w:t>
+              <w:t xml:space="preserve">SPIE LASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2589113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2577641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477891v1</w:t>
+                <w:t xml:space="preserve">hal-03436577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of group and phase birefringence dispersion of Hi-Bi optical fiber using a broadband light source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tarjányi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kacik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9931,51 +9931,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-structured and Specialty Optical Fibres VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Only, France. pp.35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2589113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436573v1</w:t>
@@ -10114,295 +10114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High peak power pulsed fiber laser with high efficiency based on an ytterbium doped powder sinter fiber</w:t>
+                <w:t xml:space="preserve">Investigation of Group Birefringence of Polarisation Maintaining Highly Birefringent Optical Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chenou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Canat</w:t>
+                <w:t xml:space="preserve">Norbert Tarjanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kacik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XVII: Technology and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2546351⟩</w:t>
+              <w:t xml:space="preserve">2020 ELEKTRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Taormina, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ELEKTRO49696.2020.9130200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524364v1</w:t>
+                <w:t xml:space="preserve">hal-03436585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Group Birefringence of Polarisation Maintaining Highly Birefringent Optical Fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High peak power pulsed fiber laser with high efficiency based on an ytterbium doped powder sinter fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Tarjanyi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Guillaume Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 ELEKTRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Taormina, Italy. pp.1-4, </w:t>
+              <w:t xml:space="preserve">Fiber Lasers XVII: Technology and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ELEKTRO49696.2020.9130200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2546351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436585v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on Fully-Aperiodic Large-Pitch-Fiber for high average/peak power operation: Concept and last experimental results</w:t>
               </w:r>
@@ -10807,51 +10807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber Lasers XVI: Technology and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t>
@@ -10928,51 +10928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11017,295 +11017,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum metrology for high-accuracy measurement of refractive index difference in original optical fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Kaiser</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of bent fully aperiodic large-pitch fibers for enhancing the high-order modes delocalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/FIO.2018.FW1E.2⟩</w:t>
+              <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2290221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101456v1</w:t>
+                <w:t xml:space="preserve">hal-02101443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of bent fully aperiodic large-pitch fibers for enhancing the high-order modes delocalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+                <w:t xml:space="preserve">Quantum metrology for high-accuracy measurement of refractive index difference in original optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vergyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.63, </w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Washington, United States. pp.FW1E.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2290221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2018.FW1E.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101443v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an amplifier model accounting for thermal effect in fully aperiodic large pitch fibers</w:t>
               </w:r>
@@ -11611,51 +11611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zurich, Switzerland. pp.SoW2H.4, </w:t>
@@ -12229,51 +12229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-polarization large-mode-area fibre at 1030nm and 1550nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12653,51 +12653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12804,51 +12804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
@@ -12996,398 +12996,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission laser de haute puissance moyenne et crête avec des fibres apériodiques à large aire modale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de matériaux à indices de réfraction adaptés pour la réalisation de fibres à très large aire modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503392v1</w:t>
+                <w:t xml:space="preserve">hal-02503384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par « mini e-projets » en modélisation physique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emission laser de haute puissance moyenne et crête avec des fibres apériodiques à large aire modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pédagogiques Universitaires et Numériques JPUNUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465546v1</w:t>
+                <w:t xml:space="preserve">hal-02503392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de matériaux à indices de réfraction adaptés pour la réalisation de fibres à très large aire modale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage par « mini e-projets » en modélisation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Darraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Pédagogiques Universitaires et Numériques JPUNUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503384v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner cladding influence on large mode area photonic crystal fiber properties under severe heat load</w:t>
               </w:r>
@@ -13873,51 +13873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de fibres apériodiques passives à grande aire effective ne propageant qu’une polarisation du mode fondamental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14024,51 +14024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14251,277 +14251,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-polarization in evolved Fully-Aperiodic LPF design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-compensation of thermal-induced index changes in a fully aperiodic large pitch fiber for increasing the mode instability threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics 2016 - Specialty Optical Fibers</w:t>
+              <w:t xml:space="preserve">Advanced photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645134v1</w:t>
+                <w:t xml:space="preserve">hal-01366332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-compensation of thermal-induced index changes in a fully aperiodic large pitch fiber for increasing the mode instability threshold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-polarization in evolved Fully-Aperiodic LPF design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced photonics</w:t>
+              <w:t xml:space="preserve">Advanced Photonics 2016 - Specialty Optical Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366332v1</w:t>
+                <w:t xml:space="preserve">hal-01645134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASER THULIUM EFFICACE BASE SUR UNE FIBRE A GRANDE AIRE MODALE A TRIPLE GAINE FABRIQUEE PAR LA METHODE REPUSIL</w:t>
               </w:r>
@@ -15662,429 +15662,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid evaporation monitoring with suspended-core fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Fiber optic sensing system for monitoring of coal waste piles in combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Viveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Applications of Optics and Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2063835⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors (OFS23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Santander, Spain. Paper 9157-576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2059640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290124v1</w:t>
+                <w:t xml:space="preserve">hal-01025485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber optic sensing system for monitoring of coal waste piles in combustion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a hybrid Fabry-Perot Cavity based on a four-bridge double-Y-shape-core microstructured fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors (OFS23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Santander, Spain. Paper 9157-576, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2059640⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Santander, Spain. P7/Paper 9157-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2059072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025485v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a hybrid Fabry-Perot Cavity based on a four-bridge double-Y-shape-core microstructured fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. L. Santos</w:t>
+                <w:t xml:space="preserve">Fluid evaporation monitoring with suspended-core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardy Baierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors (OFS23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Santander, Spain. P7/Paper 9157-219, </w:t>
+              <w:t xml:space="preserve">Second International Conference on Applications of Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aveiro, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2059072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2063835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025484v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic all-solid VLMA-LPF strengthening the singlemode operation over the near infra-red spectral range</w:t>
               </w:r>
@@ -18623,523 +18623,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LASER EFFICACE A FIBRE DOPEE THULIUM SYNTHETISEE PAR FRITTAGE ET VITRIFICATION DE POUDRES DOPEES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
+                <w:t xml:space="preserve">Generation of plasmas in 100 μm core diameter capillaries using a microwave excitation based on a surfatron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (31ème édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Escampig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. pp.P.3.9.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250431v1</w:t>
+                <w:t xml:space="preserve">hal-00924238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of plasmas in 100 μm core diameter capillaries using a microwave excitation based on a surfatron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.L. Alves</w:t>
+                <w:t xml:space="preserve">LASER EFFICACE A FIBRE DOPEE THULIUM SYNTHETISEE PAR FRITTAGE ET VITRIFICATION DE POUDRES DOPEES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escampig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. pp.P.3.9.7</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (31ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924238v1</w:t>
+                <w:t xml:space="preserve">hal-01250431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser efficace à fibre dopé thulium synthétisée par frittage et vitrification de poudres dopées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+                <w:t xml:space="preserve">Modelling of microwave-driven micro-plasmas in HCPCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetah A. Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Journée Internationale de l'Optique Guidée - JNOG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. 3 p</w:t>
+              <w:t xml:space="preserve">Escampig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. pp.P.2.6.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732988v1</w:t>
+                <w:t xml:space="preserve">hal-00924244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of microwave-driven micro-plasmas in HCPCF</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+                <w:t xml:space="preserve">Laser efficace à fibre dopé thulium synthétisée par frittage et vitrification de poudres dopées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escampig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. pp.P.2.6.10</w:t>
+              <w:t xml:space="preserve">32ème Journée Internationale de l'Optique Guidée - JNOG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924244v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Ignition of an UV Microwave Microplasma in Ar-filled Hollow-Core Photonic Crystal Fibers</w:t>
               </w:r>
@@ -20061,51 +20061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Transparent Optical Netwovks, ICTON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.1-5, </w:t>
@@ -20262,277 +20262,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified hollow-core photonic crystal fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+                <w:t xml:space="preserve">Bragg fibre for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on laser and electro optics CLEO US 2010-Laser Science to Photonic Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, San Jose, United States</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465519v1</w:t>
+                <w:t xml:space="preserve">hal-00621211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg fibre for sensing applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Simplified hollow-core photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Conference on laser and electro optics CLEO US 2010-Laser Science to Photonic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621211v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'une fibre à cœur creux simplifiée</w:t>
               </w:r>
@@ -20669,51 +20669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20777,77 +20777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Measurement of Strain and Temperature using Modal Interferometry in Bragg Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Frazão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M.N. Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20950,51 +20950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21155,273 +21155,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband four-wave mixing and supercontinuum generation in multi-component-core photonic crystal fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+                <w:t xml:space="preserve">Tight control of the spectral broadening obtained by nonlinear conversion in a photonic bandgap fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kobelke</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.Yu. Salganskii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics CLEO2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. paper CMFF2</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics CLEO US 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461624v1</w:t>
+                <w:t xml:space="preserve">hal-00461597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight control of the spectral broadening obtained by nonlinear conversion in a photonic bandgap fiber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.E. Likhachev</w:t>
+                <w:t xml:space="preserve">Broadband four-wave mixing and supercontinuum generation in multi-component-core photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tombelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kobelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Yu. Salganskii</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics CLEO US 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics CLEO2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. paper CMFF2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461597v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de supercontinuum dans une fibre à bande interdite photonique</w:t>
               </w:r>
@@ -21459,51 +21459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Yu. Salganskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ième Journées Nationales d'Optique Guidées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21666,51 +21666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récents développements et applications des fibres à cristal photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21804,64 +21804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">А.Е. Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Bubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Dianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22205,51 +22205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée, JNOG 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Metz, France</w:t>
@@ -22455,51 +22455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Optical Communication,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Cannes, France</w:t>
@@ -22580,51 +22580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Optical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, CANNES, France</w:t>
@@ -22772,402 +22772,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Solid Bandgap Fibres with Increased Bandwidth by Modification of Outer Cladding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.M. Dianov</w:t>
+                <w:t xml:space="preserve">Dispersion Compensating Photonic Bandgap Fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Optical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128560v1</w:t>
+                <w:t xml:space="preserve">hal-00128813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion Compensating Photonic Bandgap Fibre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+                <w:t xml:space="preserve">Depressed-index-core singlemode bandgap fiber with very large effective area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Semjonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cannes, France</w:t>
+              <w:t xml:space="preserve">OFC 2006, Optical Fiber Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128813v1</w:t>
+                <w:t xml:space="preserve">hal-00023407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressed-index-core singlemode bandgap fiber with very large effective area</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+                <w:t xml:space="preserve">Fabrication of Solid Bandgap Fibres with Increased Bandwidth by Modification of Outer Cladding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Likhachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.A. Uspenskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Semjonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Bubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Dianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC 2006, Optical Fiber Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023407v1</w:t>
+                <w:t xml:space="preserve">hal-00128560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation properties of novel optical fibres ans applications</w:t>
               </w:r>
@@ -23192,51 +23192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23435,51 +23435,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser polarisé basé sur une fibre LMA apériodique à large pitch dopée Ytterbium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23698,51 +23698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation à polarisation unique dans des fibres apériodiques à large pitch à très grande aire modale à 2μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23810,103 +23810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d’une source Yb accordable tout-fibrée pour la conversion de fréquence vers le domaine visible par mélange à quatre ondes dans des fibres microstructurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
@@ -24107,51 +24107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: N°FR1153677. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -24218,51 +24218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24679,51 +24679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Vanegas-Tenezaca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Galarza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jamier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3543700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leandro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438933" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438453" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Correa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Amo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Herrera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3348502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Malfondet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ely Ahmedou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01625" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lopes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nedoma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia O Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio J S Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3419257" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leconte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Freysz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.538256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Abbouab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alicia Malleville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Genier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.511239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guilberteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Perez-Millan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.488973" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Maia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pires" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rocha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ferreira-Teixeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Robalinho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202202104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074716v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Herbuvaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08012-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126218v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Riesner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazeas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeylan Aktas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cannon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-022-00567-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Almagro-Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Torres-Peir&#243;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cunquero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Castro-Olvera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454726" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.446325" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anka Schwuchow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wondraczek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.398614" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sabra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Darwich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tiess" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004690" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Imperio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Torres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosza Aguado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2901361" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2902076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20199923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez Aldaba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yerro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8091499" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Royon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011265" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Du Jeu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.008582" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Elosua" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082523" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elos&#250;a Aguado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.149" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosua Aguado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arregui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2837159" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005230" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2752278" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009221" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001672" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ribeiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Viveiros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez-Gil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dominguez-Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7090956" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Miguel-Soto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122773" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kobelke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258999v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000384" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. M. Martins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2555300" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schuster" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.008213" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250320v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001656" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coscelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Poli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cucinotta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2479156" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257121v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Rodrigues Pinto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Fraz&#227;o" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Santos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150408042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071817" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025468v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lemos Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boisse-Laporte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/1/015022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Restoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.104" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT7C802Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Moura" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Baierl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003868" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004561" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321380v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Baptista" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.8.080501" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00910377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018927" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025509" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baptista" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000993" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tombelaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vater" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schl&#252;cker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dietzeck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.12.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4CTR5N1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00605199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001157" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854391" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Litzkendorf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kirchhof" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.02.019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRBDNGQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frazao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.N. Amaral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2076357" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00447784v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149505v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Uspenskii" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Uzorin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Vinogradov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Likhachev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Semjonov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150495v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712114v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Likhachev" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Bubnov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dianov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Khopin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QE2006v036n07ABEH013170" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G67KZ4G7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127766v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207177" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143016v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Granger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dauliat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Debord" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Leventoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tilouine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650064" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pradas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Corera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Bravo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795353v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma de Thoury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dos Santos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Redon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777122v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798791v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777133v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436577v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Romero" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Guerreiro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577641" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477891v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarj&#225;nyi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kacik" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589113" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965784v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mun&#245;z-Marco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524364v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chenou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mouchel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Canal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546351" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436585v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarjanyi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELEKTRO49696.2020.9130200" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503377v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503342v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAOL46282.2019.9019495" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527977v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101409v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Renard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508203" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101413v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507552" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101456v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aktas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reisner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergyris" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kaiser" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2018.FW1E.2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290221" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290825" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101427v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290091" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101477v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Aldaba" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez-Torres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yerro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WF41" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101419v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Abreu-Afonso" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Otgon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere P&#233;rez-Mill&#225;n" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2317052" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101505v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demiguel-Soto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leandro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264889" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101493v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087033" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101499v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elosua" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265174" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101491v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Amo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265052" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645129v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503390v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Demiguel-Soto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leandro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503392v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465546v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darraud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503384v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239439v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cucinotta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291371v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez-Torres" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ascorbe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rota" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Elosua" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366315v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250189v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503395v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527937v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2016.Tu2E.1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366329v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645134v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366332v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250402v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250202v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250260v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193357" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250383v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239316v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.AW2A.2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258930v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Viveiros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ribeiro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferreira" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinto" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195088" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250392v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025557v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051551" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290124v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063835" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025485v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Carvalho" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ferreira" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059640" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025484v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Santos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059072" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025453v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2014.SF1N.6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025486v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059115" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290187v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MePhoCo.2014.6866484" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250410v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025513v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Alves" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911206v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Gadonna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vial" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602965" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925214v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912959v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912956v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911201v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu3K.7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924199v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059543v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911198v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu3K.6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924519v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924269v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah A. Benabid" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924310v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924526v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924523v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912945v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12684/alt.1.72" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250431v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924238v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732988v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924244v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693473v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697475v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693538v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698533v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.884953" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699757v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devautour" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697145v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689536v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689505v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971000" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633139v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00465519v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaudou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621211v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623069v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620911v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2010.5548962" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622589v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.867447" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620985v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457678v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouneyrac" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461624v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kobelke" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuster" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461597v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Salganskii" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00475865v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290163v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#252;ster" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340376v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158820v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1045;. Levchenko" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158783v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viale" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158788v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713774v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712907v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713717v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128806v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128798v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruppi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128560v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128813v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023407v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282909v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282901v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503388v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503385v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503383v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503394v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518042v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697086v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290006v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202970v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Vanegas-Tenezaca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Galarza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jamier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3543700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Correa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Amo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Herrera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3348502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438453" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leandro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Malfondet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ely Ahmedou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01625" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leconte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Freysz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.538256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lopes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nedoma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia O Pereira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio J S Fernandes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3419257" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Abbouab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alicia Malleville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Genier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.511239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guilberteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Perez-Millan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.488973" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Maia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pires" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rocha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ferreira-Teixeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Robalinho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202202104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074716v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Herbuvaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08012-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126218v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Riesner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazeas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeylan Aktas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cannon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-022-00567-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Almagro-Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Torres-Peir&#243;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cunquero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Castro-Olvera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454726" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.446325" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anka Schwuchow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wondraczek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.398614" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sabra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Darwich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tiess" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004690" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Imperio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Torres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosza Aguado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2901361" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2902076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20199923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez Aldaba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yerro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8091499" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Elosua" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082523" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Du Jeu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.008582" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Royon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elos&#250;a Aguado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.149" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosua Aguado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arregui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2837159" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005230" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2752278" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009221" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001672" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Miguel-Soto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122773" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ribeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Viveiros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez-Gil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dominguez-Lopez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7090956" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kobelke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258999v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000384" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. M. Martins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2555300" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schuster" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.008213" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250320v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001656" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coscelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Poli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cucinotta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2479156" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257121v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Rodrigues Pinto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Fraz&#227;o" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Santos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150408042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071817" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025468v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lemos Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boisse-Laporte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/1/015022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Restoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.104" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT7C802Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Moura" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Baierl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003868" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004561" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321380v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Baptista" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.8.080501" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Olivier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025509" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00910377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018927" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baptista" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000993" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tombelaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vater" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schl&#252;cker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dietzeck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.12.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4CTR5N1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854391" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Litzkendorf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kirchhof" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.02.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRBDNGQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00605199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001157" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frazao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.N. Amaral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2076357" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00447784v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149505v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Uspenskii" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Uzorin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Vinogradov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Likhachev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Semjonov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150495v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712114v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Likhachev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Bubnov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dianov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Khopin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QE2006v036n07ABEH013170" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G67KZ4G7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127766v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207177" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143016v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Granger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dauliat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Debord" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Leventoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tilouine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650064" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pradas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Corera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Bravo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795353v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma de Thoury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dos Santos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Redon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777122v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798791v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777133v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarj&#225;nyi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kacik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589113" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Romero" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Guerreiro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577641" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965784v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mun&#245;z-Marco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436585v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarjanyi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELEKTRO49696.2020.9130200" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524364v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chenou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mouchel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Canal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546351" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503377v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503342v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAOL46282.2019.9019495" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527977v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101409v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Renard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508203" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101413v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507552" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101443v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290221" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101456v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aktas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reisner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergyris" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kaiser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2018.FW1E.2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290825" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101427v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290091" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101477v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Aldaba" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez-Torres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yerro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WF41" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101419v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Abreu-Afonso" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Otgon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere P&#233;rez-Mill&#225;n" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2317052" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101505v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demiguel-Soto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leandro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264889" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101493v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087033" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101499v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elosua" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265174" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101491v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Amo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265052" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645129v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503390v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Demiguel-Soto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leandro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503384v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503392v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465546v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darraud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239439v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cucinotta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291371v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez-Torres" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ascorbe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rota" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Elosua" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366315v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250189v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503395v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527937v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2016.Tu2E.1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366329v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366332v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645134v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250402v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250202v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250260v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193357" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250383v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239316v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.AW2A.2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258930v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Viveiros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ribeiro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferreira" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinto" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195088" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250392v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025557v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051551" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025485v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Carvalho" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ferreira" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059640" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025484v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Santos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059072" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290124v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063835" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025453v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2014.SF1N.6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025486v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059115" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290187v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MePhoCo.2014.6866484" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250410v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025513v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Alves" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911206v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Gadonna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vial" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602965" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925214v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912959v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912956v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911201v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu3K.7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924199v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059543v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911198v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu3K.6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924519v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924269v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah A. Benabid" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924310v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924526v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924523v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912945v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12684/alt.1.72" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924238v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250431v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924244v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732988v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693473v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697475v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693538v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698533v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.884953" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699757v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devautour" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697145v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689536v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689505v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971000" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633139v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621211v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00465519v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaudou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623069v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620911v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2010.5548962" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622589v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.867447" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620985v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457678v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouneyrac" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461597v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Salganskii" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461624v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kobelke" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuster" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00475865v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290163v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#252;ster" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340376v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158820v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1045;. Levchenko" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158783v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viale" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158788v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713774v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712907v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713717v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128806v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128798v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruppi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128813v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023407v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128560v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282909v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282901v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503388v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503385v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503383v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503394v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518042v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697086v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290006v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202970v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>