--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -234,210 +234,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Vibration Sensor Using a Fiber Laser With a Multicore Fiber Interferometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Correa</w:t>
+                <w:t xml:space="preserve">High Resolution Liquid Level Measurement Using a Multisection Interferometer Based on Capillary Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Vanegas-Tenezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Galarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosa Perez-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3348502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (18), pp.6540-6546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3438453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817245v1</w:t>
+                <w:t xml:space="preserve">hal-04815027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Liquid Level Measurement Using a Multisection Interferometer Based on Capillary Fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marko Galarza</w:t>
+                <w:t xml:space="preserve">Study of In-Line Capillary Fiber Sensor for Uniaxial Transverse Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -451,212 +451,212 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 42 (18), pp.6540-6546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3438453⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 42 (18), pp.6351-6359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3438933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815027v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of In-Line Capillary Fiber Sensor for Uniaxial Transverse Deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Frequency Vibration Sensor Using a Fiber Laser With a Multicore Fiber Interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Sanchez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Leandro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Rosa Perez-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (18), pp.6351-6359. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (6), pp.7656-7662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3438933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3348502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815033v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared dual-comb spectroscopy of CO2 and N2O with a discretized highly nonlinear fiber</w:t>
               </w:r>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.8 mJ pulses at 1560 nm based on a 55 µm core pure-erbium-doped VLMA fiber</w:t>
+                <w:t xml:space="preserve">Optical Fiber pH Sensors Based on PAni-coated Microstructured Optical Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Leconte</w:t>
+                <w:t xml:space="preserve">Armando Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Leventoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Dauliat</w:t>
+                <w:t xml:space="preserve">Guilherme Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerian Freysz</w:t>
+                <w:t xml:space="preserve">Jan Nedoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vidal</w:t>
+                <w:t xml:space="preserve">Sónia O Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António J S Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.538256⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (16), pp.25748-25754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3419257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814980v1</w:t>
+                <w:t xml:space="preserve">hal-04815012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Fiber pH Sensors Based on PAni-coated Microstructured Optical Fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1.8 mJ pulses at 1560 nm based on a 55 µm core pure-erbium-doped VLMA fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Lopes</w:t>
+                <w:t xml:space="preserve">B. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Nedoma</w:t>
+                <w:t xml:space="preserve">Y. Leventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sónia O Pereira</w:t>
+                <w:t xml:space="preserve">Valerian Freysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">António J S Fernandes</w:t>
+                <w:t xml:space="preserve">S. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (16), pp.25748-25754. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (21), pp.6293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3419257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.538256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815012v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 W of supercontinuum generated by a self-pulsed pump-sharing oscillator-amplifier</w:t>
               </w:r>
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photo‐Thermoelectric Twist to Wireless Energy Transfer: Radial Flexible Thermoelectric Device Powered by a High‐Power Laser Beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and characterization of tapered photonic crystal fiber for broadband 2 µm: four-wave mixing-based fibered OPCPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarida Maia</w:t>
+                <w:t xml:space="preserve">Guillaume Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Pires</w:t>
+                <w:t xml:space="preserve">Jules Herbuvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Rocha</w:t>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Ferreira-Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paulo Robalinho</w:t>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202202104⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-023-08012-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237891v1</w:t>
+                <w:t xml:space="preserve">hal-04074716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of tapered photonic crystal fiber for broadband 2 µm: four-wave mixing-based fibered OPCPA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
+                <w:t xml:space="preserve">A Photo‐Thermoelectric Twist to Wireless Energy Transfer: Radial Flexible Thermoelectric Device Powered by a High‐Power Laser Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Walter</w:t>
+                <w:t xml:space="preserve">Ana Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Herbuvaux</w:t>
+                <w:t xml:space="preserve">Mariana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petit</w:t>
+                <w:t xml:space="preserve">Sofia Ferreira-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Valentin</w:t>
+                <w:t xml:space="preserve">Paulo Robalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 129, pp.69. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-023-08012-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202202104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074716v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plug-and-play measurement of chromatic dispersion by means of two-photon interferometry</w:t>
               </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattis Riesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.024026. </w:t>
@@ -2110,51 +2110,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-compensation of thermally induced refractive index changes in a depressed core fully aperiodic large-pitch fiber for high average power operation</w:t>
+                <w:t xml:space="preserve">Pre-compensation of thermally induced refractive index changes in a depressed core Fully-Aperiodic Large-Pitch-Fiber for high average power operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
@@ -2193,102 +2193,102 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 46 (12), pp.2956. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.424743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436566v1</w:t>
+                <w:t xml:space="preserve">hal-03857919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-compensation of thermally induced refractive index changes in a depressed core Fully-Aperiodic Large-Pitch-Fiber for high average power operation</w:t>
+                <w:t xml:space="preserve">Pre-compensation of thermally induced refractive index changes in a depressed core fully aperiodic large-pitch fiber for high average power operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
@@ -2327,78 +2327,78 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 46 (12), pp.2956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.424743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857919v1</w:t>
+                <w:t xml:space="preserve">hal-03436566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral correlation of four wave mixing generated in a photonic crystal fiber pumped by a chirped pulse</w:t>
               </w:r>
@@ -3316,429 +3316,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Different Structures of Suspended-Core Microstructured Optical Fibers for Volatiles Sensing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-power widely tunable ps source in the visible light based on four wave mixing in optimized photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Elosua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphael Jamier</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s18082523⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (9), pp.11265-11275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.011265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100591v1</w:t>
+                <w:t xml:space="preserve">hal-01824547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-maintaining Yb-doped large-mode-area fully aperiodic large-pitch fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+                <w:t xml:space="preserve">Comparison between Different Structures of Suspended-Core Microstructured Optical Fibers for Volatiles Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Lopez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Elosua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.57.008582⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18082523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100390v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power widely tunable ps source in the visible light based on four wave mixing in optimized photonic crystal fibers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization-maintaining Yb-doped large-mode-area fully aperiodic large-pitch fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Muñoz</w:t>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (9), pp.11265-11275. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (29), pp.8582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.011265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.008582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824547v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SnO 2 -MOF-Fabry-Perot optical sensor for relative humidity measurements</w:t>
               </w:r>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband single-mode single-polarization passive fully aperiodic large-pitch fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4518,295 +4518,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Optical Fiber Sensors for Cryogenic Temperature Measurements</w:t>
+                <w:t xml:space="preserve">ECOAL Project—Delivering Solutions for Integrated Monitoring of Coal-Related Fires Supported on Optical Fiber Sensing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica de Miguel-Soto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
+                <w:t xml:space="preserve">Joana Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Beato-López</w:t>
+                <w:t xml:space="preserve">Duarte Viveiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pérez-Landazábal</w:t>
+                <w:t xml:space="preserve">João Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lopez-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Dominguez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17122773⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (9), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app7090956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100650v1</w:t>
+                <w:t xml:space="preserve">hal-01644808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOAL Project—Delivering Solutions for Integrated Monitoring of Coal-Related Fires Supported on Optical Fiber Sensing Technology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Optical Fiber Sensors for Cryogenic Temperature Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Ferreira</w:t>
+                <w:t xml:space="preserve">Veronica de Miguel-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Lopez-Gil</w:t>
+                <w:t xml:space="preserve">Juan Beato-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Dominguez-Lopez</w:t>
+                <w:t xml:space="preserve">José Pérez-Landazábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (9), pp.956. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (12), pp.2773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app7090956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s17122773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644808v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a homogeneous Yb-doped core fully aperiodic large-pitch fiber laser</w:t>
               </w:r>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Margarida Rodrigues Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Frazão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5849,441 +5849,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Driven Plasmas in Hollow-Core Photonic Crystal Fibres</w:t>
+                <w:t xml:space="preserve">Nanostructured optical fibers in the SiO2/SnO2 system by the sol-gel method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Debord</w:t>
+                <w:t xml:space="preserve">Geoffroy Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Lemos Alves</w:t>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
+                <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/1/015022⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025468v1</w:t>
+                <w:t xml:space="preserve">hal-01025465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured optical fibers in the SiO2/SnO2 system by the sol-gel method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporation of volatile compounds in suspended-core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Granger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Restoin</w:t>
+                <w:t xml:space="preserve">Hardy Baierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.104⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (13), pp.3868-3871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.003868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01025465v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of volatile compounds in suspended-core fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave-Driven Plasmas in Hollow-Core Photonic Crystal Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Lemos Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Moura</w:t>
+                <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy Baierl</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (13), pp.3868-3871. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (1), pp.015022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.003868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/1/015022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025461v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient higher-order modes filtering into aperiodic very large mode area fibers for single-mode propagation</w:t>
               </w:r>
@@ -6442,51 +6442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6531,295 +6531,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and confinement of gas-plasma in photonic dielectric microstructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
+                <w:t xml:space="preserve">Inner cladding microstructuration based on symmetry reduction for improvement of singlemode robustness in VLMA fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (21), pp.25509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.025509⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 21 (16), pp.18927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.018927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322572v1</w:t>
+                <w:t xml:space="preserve">hal-00910377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner cladding microstructuration based on symmetry reduction for improvement of singlemode robustness in VLMA fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
+                <w:t xml:space="preserve">Generation and confinement of gas-plasma in photonic dielectric microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (16), pp.18927. </w:t>
+              <w:t xml:space="preserve">, 2013, 21 (21), pp.25509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.018927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.025509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910377v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly birefringent photonic bandgap Bragg fiber loop mirror for simultaneous measurement of strain and temperature</w:t>
               </w:r>
@@ -7079,571 +7079,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg fibre for sensing applications</w:t>
+                <w:t xml:space="preserve">Strain and temperature discrimination using modal interferometry in Bragg fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Frazão</w:t>
+                <w:t xml:space="preserve">O. Frazao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.N. Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Baptista</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7714 (771402), pp.Inconnu. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (21), pp.1616-1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.854391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2076357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641725v1</w:t>
+                <w:t xml:space="preserve">hal-00605303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly germanium and lanthanum modified silica based glasses in microstructured optical fibers for nonlinear applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
+                <w:t xml:space="preserve">Simplified hollow-core photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Litzkendorf</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.02.019⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (8), pp.1157-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.001157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567612v1</w:t>
+                <w:t xml:space="preserve">hal-00605199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified hollow-core photonic crystal fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+                <w:t xml:space="preserve">Bragg fibre for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.35.001157⟩</w:t>
+              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7714 (771402), pp.Inconnu. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.854391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605199v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and temperature discrimination using modal interferometry in Bragg fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly germanium and lanthanum modified silica based glasses in microstructured optical fibers for nonlinear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kobelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Litzkendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anka Schwuchow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Frazao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+                <w:t xml:space="preserve">Johannes Kirchhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (9), pp.1002-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2076357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00605303v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear photonic crystal fiber with a structured multi-component glass core for four-wave mixing and supercontinuum generation</w:t>
               </w:r>
@@ -8004,51 +8004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly dispersive large mode area photonic bandgap fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8123,298 +8123,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and study of Bragg fibres with a large mode field and low optical losses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. E. Likhachev</w:t>
+                <w:t xml:space="preserve">Low loss singlemode large mode area all silica photonic bandgap fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Semjonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V.F. Khopin</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol.14,n°2, pp.562-569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712114v1</w:t>
+                <w:t xml:space="preserve">hal-00127365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss singlemode large mode area all silica photonic bandgap fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+                <w:t xml:space="preserve">Development and study of Bragg fibres with a large mode field and low optical losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Semjonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.E. Likhachev</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Bubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Dianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F. Khopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (7), pp.581-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1070/QE2006v036n07ABEH013170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127365v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystal fibres for lasers and amplifiers</w:t>
               </w:r>
@@ -8825,51 +8825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicore fiber sensors for strain measurement towards traffic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8877,51 +8877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Corera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Leandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Optical Fibre Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, May 2023, Mons, France. pp.64, </w:t>
@@ -8953,402 +8953,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid characterisation of Photonic Crystal Fibre dispersive properties by a stochastic and tunable picosecond pump source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melvin Redon</w:t>
+                <w:t xml:space="preserve">MW-Class Femtosecond Er-Doped Tapered Fiber Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Leventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tilouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10TH EPS-QEOD EUROPHOTON CONFERENCE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Hannover, Germany. pp.TUE-P-1.25</w:t>
+              <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Barcelone, Spain. pp.ATu5A.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795353v1</w:t>
+                <w:t xml:space="preserve">hal-03843201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MW-Class Femtosecond Er-Doped Tapered Fiber Amplifier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Tilouine</w:t>
+                <w:t xml:space="preserve">Taper à fibre optique microstructurée air/slice à dispersion modifiée pour une émission large bande et accordée autour de 2 µM par mélange à quatre ondes dégénérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Herbuvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Barcelone, Spain. pp.ATu5A.3</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France. pp.08-B7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843201v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taper à fibre optique microstructurée air/slice à dispersion modifiée pour une émission large bande et accordée autour de 2 µM par mélange à quatre ondes dégénérées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Rapid characterisation of Photonic Crystal Fibre dispersive properties by a stochastic and tunable picosecond pump source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma de Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Herbuvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petit</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France. pp.08-B7</w:t>
+              <w:t xml:space="preserve">10TH EPS-QEOD EUROPHOTON CONFERENCE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Hannover, Germany. pp.TUE-P-1.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777122v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order dispersion parameters management in highly nonlinear photonic crystal fibers for far-detuned frequency conversion</w:t>
               </w:r>
@@ -9373,64 +9373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Malfondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Herbuvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIOLS 2022 - Frontiers in Optics and Laser Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rochester, United States. pp.FM5C.3</w:t>
@@ -9472,64 +9472,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion engineered tapered photonic crystal fiber for broadband and tuned 2 µm emission using degenerate four-wave mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ely Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9688,319 +9688,319 @@
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2589113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477891v1</w:t>
+                <w:t xml:space="preserve">hal-03436573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-cycle all-fiber temporally coherent supercontinuum sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paulo Guerreiro</w:t>
+                <w:t xml:space="preserve">Determination of group and phase birefringence dispersion of Hi-Bi optical fiber using a broadband light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tarjányi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kacik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE LASE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2577641⟩</w:t>
+              <w:t xml:space="preserve">Micro-structured and Specialty Optical Fibres VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Only, France. pp.35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2589113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436577v1</w:t>
+                <w:t xml:space="preserve">hal-03477891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of group and phase birefringence dispersion of Hi-Bi optical fiber using a broadband light source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Few-cycle all-fiber temporally coherent supercontinuum sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azahara Almagro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Torres-Peiró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Muñoz-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-structured and Specialty Optical Fibres VII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2589113⟩</w:t>
+              <w:t xml:space="preserve">SPIE LASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2577641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436573v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Distributions of Chirped Pulsed Four-Wave Mixing in a Photonic Crystal Fiber Measured by Dispersive Fourier Transform Method</w:t>
               </w:r>
@@ -10114,295 +10114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Group Birefringence of Polarisation Maintaining Highly Birefringent Optical Fiber</w:t>
+                <w:t xml:space="preserve">High peak power pulsed fiber laser with high efficiency based on an ytterbium doped powder sinter fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Tarjanyi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Maxime Chenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 ELEKTRO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ELEKTRO49696.2020.9130200⟩</w:t>
+              <w:t xml:space="preserve">Fiber Lasers XVII: Technology and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2546351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436585v1</w:t>
+                <w:t xml:space="preserve">hal-02524364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High peak power pulsed fiber laser with high efficiency based on an ytterbium doped powder sinter fiber</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Group Birefringence of Polarisation Maintaining Highly Birefringent Optical Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Canat</w:t>
+                <w:t xml:space="preserve">Norbert Tarjanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kacik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XVII: Technology and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.71, </w:t>
+              <w:t xml:space="preserve">2020 ELEKTRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Taormina, Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2546351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ELEKTRO49696.2020.9130200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524364v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on Fully-Aperiodic Large-Pitch-Fiber for high average/peak power operation: Concept and last experimental results</w:t>
               </w:r>
@@ -10507,403 +10507,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High peak and average power delivery from Fully-Aperiodic Large-Pitch-Fiber lasers (Invited)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCF and new materials for optical fibres : 20 years of technological developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 8th International Conference on Advanced Optoelectronics and Lasers (CAOL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th international conference on Advances in Electronic and Photonic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Štrbské Pleso, Slovakia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503342v1</w:t>
+                <w:t xml:space="preserve">hal-02527977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCF and new materials for optical fibres : 20 years of technological developments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Burn-in testing in high-power fully-aperiodic large-pitch-fiber amplifiers (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on Advances in Electronic and Photonic Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fiber Lasers XVI: Technology and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2508203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527977v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burn-in testing in high-power fully-aperiodic large-pitch-fiber amplifiers (Conference Presentation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High peak and average power delivery from Fully-Aperiodic Large-Pitch-Fiber lasers (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XVI: Technology and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.4, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 8th International Conference on Advanced Optoelectronics and Lasers (CAOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sozopol, Bulgaria. pp.5-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2508203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAOL46282.2019.9019495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101409v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally resilient depressed-index core fully-aperiodic-large-pitch fiber for high average power operation (Conference Presentation)</w:t>
               </w:r>
@@ -10928,51 +10928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11017,295 +11017,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of bent fully aperiodic large-pitch fibers for enhancing the high-order modes delocalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+                <w:t xml:space="preserve">Quantum metrology for high-accuracy measurement of refractive index difference in original optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vergyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2290221⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Washington, United States. pp.FW1E.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2018.FW1E.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101443v1</w:t>
+                <w:t xml:space="preserve">hal-02101456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum metrology for high-accuracy measurement of refractive index difference in original optical fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Kaiser</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of bent fully aperiodic large-pitch fibers for enhancing the high-order modes delocalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Washington, United States. pp.FW1E.2, </w:t>
+              <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/FIO.2018.FW1E.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2290221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101456v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an amplifier model accounting for thermal effect in fully aperiodic large pitch fibers</w:t>
               </w:r>
@@ -11611,51 +11611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zurich, Switzerland. pp.SoW2H.4, </w:t>
@@ -12229,51 +12229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-polarization large-mode-area fibre at 1030nm and 1550nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12491,282 +12491,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous and quasi-independent strain and temperature sensor based on microstructured optical fiber</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High peak-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics West (Proc. SPIE 10083, Fiber Lasers XIV: Technology and Systems, 100831F)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, San Francisco, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101491v1</w:t>
+                <w:t xml:space="preserve">hal-01645129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High peak-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous and quasi-independent strain and temperature sensor based on microstructured optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Aldaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez-Amo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West (Proc. SPIE 10083, Fiber Lasers XIV: Technology and Systems, 100831F)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea. pp.103233I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2265052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645129v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l’apparition des instabilités modales dans un laser à fibre de puissance</w:t>
               </w:r>
@@ -12804,51 +12804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
@@ -12996,398 +12996,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de matériaux à indices de réfraction adaptés pour la réalisation de fibres à très large aire modale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission laser de haute puissance moyenne et crête avec des fibres apériodiques à large aire modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503384v1</w:t>
+                <w:t xml:space="preserve">hal-02503392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission laser de haute puissance moyenne et crête avec des fibres apériodiques à large aire modale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage par « mini e-projets » en modélisation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Darraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Pédagogiques Universitaires et Numériques JPUNUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503392v1</w:t>
+                <w:t xml:space="preserve">hal-02465546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par « mini e-projets » en modélisation physique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthèse de matériaux à indices de réfraction adaptés pour la réalisation de fibres à très large aire modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pédagogiques Universitaires et Numériques JPUNUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465546v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner cladding influence on large mode area photonic crystal fiber properties under severe heat load</w:t>
               </w:r>
@@ -13617,307 +13617,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRE-COMPENSATION DES EFFETS THERMIQUES POUR LA MONTEE EN PUISSANCE DANS UNE FIBRE APERIODIQUE A LARGE PITCH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Photonics West Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9728-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366315v1</w:t>
+                <w:t xml:space="preserve">hal-01250189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRE-COMPENSATION DES EFFETS THERMIQUES POUR LA MONTEE EN PUISSANCE DANS UNE FIBRE APERIODIQUE A LARGE PITCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Grimm</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9728-18</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250189v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de fibres apériodiques passives à grande aire effective ne propageant qu’une polarisation du mode fondamental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14024,51 +14024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14251,277 +14251,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-compensation of thermal-induced index changes in a fully aperiodic large pitch fiber for increasing the mode instability threshold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-polarization in evolved Fully-Aperiodic LPF design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced photonics</w:t>
+              <w:t xml:space="preserve">Advanced Photonics 2016 - Specialty Optical Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366332v1</w:t>
+                <w:t xml:space="preserve">hal-01645134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-polarization in evolved Fully-Aperiodic LPF design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-compensation of thermal-induced index changes in a fully aperiodic large pitch fiber for increasing the mode instability threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics 2016 - Specialty Optical Fibers</w:t>
+              <w:t xml:space="preserve">Advanced photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645134v1</w:t>
+                <w:t xml:space="preserve">hal-01366332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASER THULIUM EFFICACE BASE SUR UNE FIBRE A GRANDE AIRE MODALE A TRIPLE GAINE FABRIQUEE PAR LA METHODE REPUSIL</w:t>
               </w:r>
@@ -14885,286 +14885,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra large mode area fibers with aperiodic cladding structure for high power single mode lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New solid fully-aperiodic large pitch fibers with non-filamented core for high-power singlemode emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kobelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Specialty Optical Fibers and Their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Oct 2015, Berlin, Germany. pp.AW2A.2., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2015.AW2A.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250383v1</w:t>
+                <w:t xml:space="preserve">hal-01239316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New solid fully-aperiodic large pitch fibers with non-filamented core for high-power singlemode emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra large mode area fibers with aperiodic cladding structure for high power single mode lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kobelke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Specialty Optical Fibers and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hong-Kong, Kowloon, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ASSL.2015.AW2A.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239316v1</w:t>
+                <w:t xml:space="preserve">hal-01250383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber Optic Sensing System for Temperature and Gas Monitoring in Coal Waste Pile Combustion Environments</w:t>
               </w:r>
@@ -15409,103 +15409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of passive and active silica-tin oxide nanostructured optical fibers fabricated by &amp;quot; inverse dip-coating &amp;quot; and &amp;quot; powder in tube &amp;quot; method based on the chemical sol-gel process and laser emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Restoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Prague, Czech Republic. pp.95070J</w:t>
@@ -15662,606 +15662,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber optic sensing system for monitoring of coal waste piles in combustion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Pinto</w:t>
+                <w:t xml:space="preserve">Aperiodic all-solid VLMA-LPF strengthening the singlemode operation over the near infra-red spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors (OFS23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2059640⟩</w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Jose, United States. pp.SF1N.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2014.SF1N.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025485v1</w:t>
+                <w:t xml:space="preserve">hal-01025453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a hybrid Fabry-Perot Cavity based on a four-bridge double-Y-shape-core microstructured fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. L. Santos</w:t>
+                <w:t xml:space="preserve">Fluid evaporation monitoring with suspended-core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardy Baierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors (OFS23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2059072⟩</w:t>
+              <w:t xml:space="preserve">Second International Conference on Applications of Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aveiro, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2063835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025484v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid evaporation monitoring with suspended-core fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Fiber optic sensing system for monitoring of coal waste piles in combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Viveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Applications of Optics and Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2063835⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors (OFS23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Santander, Spain. Paper 9157-576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2059640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290124v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperiodic all-solid VLMA-LPF strengthening the singlemode operation over the near infra-red spectral range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
+                <w:t xml:space="preserve">Characterization of a hybrid Fabry-Perot Cavity based on a four-bridge double-Y-shape-core microstructured fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Lopez-Aldaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopez-Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, San Jose, United States. pp.SF1N.6, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Optical Fibre Sensors (OFS23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Santander, Spain. P7/Paper 9157-219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2014.SF1N.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2059072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025453v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparameter measurement using a double-Y-shaped suspended-core fiber in a fiber loop configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy Baierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16338,64 +16338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of fluids in suspended-core fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy Baierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16735,90 +16735,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-driven plasmas in Hollow-Core Photonic Crystal Fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Grenade, Spain. pp.TL13</w:t>
@@ -16841,605 +16841,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma photonics in hollow-core photonic crystal fibers</w:t>
+                <w:t xml:space="preserve">First demonstration of a laser emission in hybrid nanostructured optical fibres based on SiO2/SnO2 system doped by ytterbium ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Debord</w:t>
+                <w:t xml:space="preserve">Geoffroy Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Vial</w:t>
+                <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CJ-P.38 WED</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911206v1</w:t>
+                <w:t xml:space="preserve">hal-00912959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cladding-pumped high-power mode-locked thulium laser based on fiber prepared by powder sinter technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
+                <w:t xml:space="preserve">Emission laser dans une fibre hybride nanostructurée silice zircone dopée ytterbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Restoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CF/IE-8.2 WED</w:t>
+              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.P125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925214v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First demonstration of a laser emission in hybrid nanostructured optical fibres based on SiO2/SnO2 system doped by ytterbium ions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Plasma photonics in hollow-core photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rougier</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Gadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cartagena, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2013.6602965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912959v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission laser dans une fibre hybride nanostructurée silice zircone dopée ytterbium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Lecomte</w:t>
+                <w:t xml:space="preserve">Cladding-pumped high-power mode-locked thulium laser based on fiber prepared by powder sinter technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.P125</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CF/IE-8.2 WED</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912956v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Split-Ring Resonator for Microplasmas Generation in Hollow-Core Optical Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Gadonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17490,90 +17490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a Microwave Microplasma in an Ar-filled Hollow-Core Photonic Crystal Fiber based on a Microstrip Split- Ring Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Gadonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17667,51 +17667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone des applications des fibres optiques (2nde édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
@@ -17740,103 +17740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-confinement of microwave-plasma in photonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO US</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Jose, United States. pp.Page CTu3K.6, </w:t>
@@ -18012,77 +18012,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the radial structure of microwave micro-plasmas in HCPCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetah A. Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18114,605 +18114,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave resonator for generation of microplasmas in Hollow-Core Photonic Crystal Fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+                <w:t xml:space="preserve">Powder Technology and Innovative Fiber Design Enabling a New Generation of Highpower Single-Mode-Fiber Laser Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leprince</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics US</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Laser Technologies - ALT12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Thun, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12684/alt.1.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924310v1</w:t>
+                <w:t xml:space="preserve">hal-00912945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma micro-onde dans des fibres capillaires de 100 μm de diamètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de la Division Plasmas de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Polytech Orléans, France. pp.Session orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de microplasmas dans des fibres optiques à cœur creux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.Session orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder Technology and Innovative Fiber Design Enabling a New Generation of Highpower Single-Mode-Fiber Laser Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+                <w:t xml:space="preserve">Microwave resonator for generation of microplasmas in Hollow-Core Photonic Crystal Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephan Grimm</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technologies - ALT12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics US</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States. pp.CM3N.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12684/alt.1.72⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00912945v1</w:t>
+                <w:t xml:space="preserve">hal-00924310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of plasmas in 100 μm core diameter capillaries using a microwave excitation based on a surfatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18873,976 +18873,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of microwave-driven micro-plasmas in HCPCF</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+                <w:t xml:space="preserve">Laser efficace à fibre dopé thulium synthétisée par frittage et vitrification de poudres dopées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escampig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. pp.P.2.6.10</w:t>
+              <w:t xml:space="preserve">32ème Journée Internationale de l'Optique Guidée - JNOG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924244v1</w:t>
+                <w:t xml:space="preserve">hal-00732988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser efficace à fibre dopé thulium synthétisée par frittage et vitrification de poudres dopées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+                <w:t xml:space="preserve">Modelling of microwave-driven micro-plasmas in HCPCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetah A. Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Journée Internationale de l'Optique Guidée - JNOG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. 3 p</w:t>
+              <w:t xml:space="preserve">Escampig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. pp.P.2.6.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732988v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Ignition of an UV Microwave Microplasma in Ar-filled Hollow-Core Photonic Crystal Fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Source de lumière UV générée par microplasma microonde dans des guides d'onde à cœur creux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euvopean Conference on Optical Communication, ECOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland. pp.1-3</w:t>
+              <w:t xml:space="preserve">30èmes Journées Nationales d'Optique Guidée- JNOG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693473v1</w:t>
+                <w:t xml:space="preserve">hal-00697475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source de lumière UV générée par microplasma microonde dans des guides d'onde à cœur creux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Creation of a sustained microwave microplasma column in a 100-pm Ar-filled hollow-core waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées Nationales d'Optique Guidée- JNOG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">VI International Wovkshop on Microplasma, IWM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697475v1</w:t>
+                <w:t xml:space="preserve">hal-00693538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a sustained microwave microplasma column in a 100-pm Ar-filled hollow-core waveguide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">First Ignition of an UV Microwave Microplasma in Ar-filled Hollow-Core Photonic Crystal Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Wovkshop on Microplasma, IWM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Euvopean Conference on Optical Communication, ECOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693538v1</w:t>
+                <w:t xml:space="preserve">hal-00693473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Birefringent Photonic Bandgap Bragg Fiber Loop Mirror for Sensing Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in Fiber design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Optical Fiber Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop LIFT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lannion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698533v1</w:t>
+                <w:t xml:space="preserve">hal-00699757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in Fiber design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly-Birefringent Photonic Bandgap Bragg Fiber Loop Mirror for Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Devautour</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LIFT 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ottawa - Canada, United States. pp.77537L-77537L-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.884953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699757v1</w:t>
+                <w:t xml:space="preserve">hal-00698533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV light generation induced by microwave microplasma in hollow-core optical waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19884,90 +19884,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV light generation induced by microwave microplasma in hollow-core optical waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20022,90 +20022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects on Hollow-Core Photonic Crystal Fibers for Unconventional Fibered Laser Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Transparent Optical Netwovks, ICTON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.1-5, </w:t>
@@ -20182,51 +20182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20262,182 +20262,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg fibre for sensing applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'une fibre à cœur creux simplifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée,JNOG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.JNOG2010/62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621211v1</w:t>
+                <w:t xml:space="preserve">hal-00623069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified hollow-core photonic crystal fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20512,420 +20512,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00465519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une fibre à cœur creux simplifiée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+                <w:t xml:space="preserve">Bragg fibre for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée,JNOG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.JNOG2010/62</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623069v1</w:t>
+                <w:t xml:space="preserve">hal-00621211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow-core photonic crystal fibers: advances and prospects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+                <w:t xml:space="preserve">Simultaneous Measurement of Strain and Temperature using Modal Interferometry in Bragg Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.N. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2nd Workshop on Specialty Optical Fibers and Their Applications (WSOF-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Oaxaca, Mexico. pp.SPIE 7839, 783913 (2010), </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2010.5548962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.867447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620911v1</w:t>
+                <w:t xml:space="preserve">hal-00622589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Measurement of Strain and Temperature using Modal Interferometry in Bragg Fibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Hollow-core photonic crystal fibers: advances and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Specialty Optical Fibers and Their Applications (WSOF-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Oaxaca, Mexico. pp.SPIE 7839, 783913 (2010), </w:t>
+              <w:t xml:space="preserve">ICTON 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.867447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2010.5548962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622589v1</w:t>
+                <w:t xml:space="preserve">hal-00620911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic Bandgap Fibres for Nonlinear Optics</w:t>
               </w:r>
@@ -21062,51 +21062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21666,51 +21666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récents développements et applications des fibres à cristal photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21804,64 +21804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Likhachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">А.Е. Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Bubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Dianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21955,51 +21955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West (SPIE 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, San José, United States</w:t>
@@ -22067,51 +22067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22205,51 +22205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée, JNOG 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Metz, France</w:t>
@@ -22330,51 +22330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée JNOG 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Metz, France</w:t>
@@ -22580,51 +22580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Optical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, CANNES, France</w:t>
@@ -22772,402 +22772,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion Compensating Photonic Bandgap Fibre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+                <w:t xml:space="preserve">Fabrication of Solid Bandgap Fibres with Increased Bandwidth by Modification of Outer Cladding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Likhachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.A. Uspenskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Semjonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Bubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Dianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Optical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128813v1</w:t>
+                <w:t xml:space="preserve">hal-00128560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressed-index-core singlemode bandgap fiber with very large effective area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion Compensating Photonic Bandgap Fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.L. Semjonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC 2006, Optical Fiber Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023407v1</w:t>
+                <w:t xml:space="preserve">hal-00128813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Solid Bandgap Fibres with Increased Bandwidth by Modification of Outer Cladding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y.A. Uspenskii</w:t>
+                <w:t xml:space="preserve">Depressed-index-core singlemode bandgap fiber with very large effective area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Semjonov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.M. Dianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cannes, France</w:t>
+              <w:t xml:space="preserve">OFC 2006, Optical Fiber Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128560v1</w:t>
+                <w:t xml:space="preserve">hal-00023407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation properties of novel optical fibres ans applications</w:t>
               </w:r>
@@ -23192,51 +23192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23435,51 +23435,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser polarisé basé sur une fibre LMA apériodique à large pitch dopée Ytterbium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23698,51 +23698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation à polarisation unique dans des fibres apériodiques à large pitch à très grande aire modale à 2μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23810,103 +23810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d’une source Yb accordable tout-fibrée pour la conversion de fréquence vers le domaine visible par mélange à quatre ondes dans des fibres microstructurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
@@ -24055,103 +24055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'excitation d'une colonne de gaz enfermée dans une fibre optique à cœur creux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetah A. Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: N°FR1153677. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -24218,51 +24218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24679,51 +24679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Vanegas-Tenezaca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Galarza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jamier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3543700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Correa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Amo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Herrera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3348502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438453" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leandro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Malfondet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ely Ahmedou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01625" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leconte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Freysz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.538256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lopes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nedoma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia O Pereira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio J S Fernandes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3419257" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Abbouab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alicia Malleville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Genier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.511239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guilberteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Perez-Millan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.488973" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Maia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pires" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rocha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ferreira-Teixeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Robalinho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202202104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074716v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Herbuvaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08012-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126218v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Riesner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazeas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeylan Aktas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cannon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-022-00567-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Almagro-Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Torres-Peir&#243;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cunquero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Castro-Olvera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454726" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.446325" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anka Schwuchow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wondraczek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.398614" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sabra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Darwich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tiess" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004690" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Imperio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Torres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosza Aguado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2901361" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2902076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20199923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez Aldaba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yerro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8091499" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Elosua" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082523" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Du Jeu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.008582" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Royon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elos&#250;a Aguado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.149" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosua Aguado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arregui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2837159" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005230" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2752278" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009221" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001672" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Miguel-Soto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122773" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644808v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ribeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Viveiros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez-Gil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dominguez-Lopez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7090956" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kobelke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258999v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000384" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. M. Martins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2555300" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schuster" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.008213" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250320v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001656" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coscelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Poli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cucinotta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2479156" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257121v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Rodrigues Pinto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Fraz&#227;o" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Santos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150408042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071817" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025468v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lemos Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boisse-Laporte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/1/015022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Restoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.104" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT7C802Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Moura" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Baierl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003868" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004561" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321380v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Baptista" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.8.080501" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Olivier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025509" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00910377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018927" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baptista" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000993" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tombelaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vater" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schl&#252;cker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dietzeck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.12.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4CTR5N1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854391" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Litzkendorf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kirchhof" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.02.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRBDNGQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00605199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001157" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frazao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.N. Amaral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2076357" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00447784v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149505v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Uspenskii" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Uzorin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Vinogradov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Likhachev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Semjonov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150495v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712114v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Likhachev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Bubnov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dianov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Khopin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QE2006v036n07ABEH013170" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G67KZ4G7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127766v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207177" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143016v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Granger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dauliat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Debord" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Leventoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tilouine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650064" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pradas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Corera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Bravo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795353v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma de Thoury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dos Santos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Redon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777122v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798791v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777133v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarj&#225;nyi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kacik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589113" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Romero" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Guerreiro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577641" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436573v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965784v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mun&#245;z-Marco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436585v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarjanyi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELEKTRO49696.2020.9130200" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524364v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chenou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mouchel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Canal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546351" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503377v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503342v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAOL46282.2019.9019495" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527977v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101409v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Renard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508203" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101413v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507552" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101443v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290221" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101456v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aktas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reisner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergyris" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kaiser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2018.FW1E.2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290825" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101427v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290091" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101477v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Aldaba" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez-Torres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yerro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WF41" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101419v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Abreu-Afonso" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Otgon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere P&#233;rez-Mill&#225;n" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2317052" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101505v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demiguel-Soto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leandro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264889" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101493v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087033" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101499v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elosua" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265174" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101491v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Amo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265052" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645129v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503390v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Demiguel-Soto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leandro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503384v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503392v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465546v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darraud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239439v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cucinotta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291371v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez-Torres" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ascorbe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rota" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Elosua" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366315v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250189v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503395v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527937v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2016.Tu2E.1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366329v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366332v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645134v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250402v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250202v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250260v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193357" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250383v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239316v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.AW2A.2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258930v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Viveiros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ribeiro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferreira" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinto" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195088" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250392v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025557v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051551" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025485v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Carvalho" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ferreira" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059640" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025484v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Santos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059072" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290124v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063835" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025453v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2014.SF1N.6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025486v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059115" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290187v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MePhoCo.2014.6866484" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250410v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025513v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Alves" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911206v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Gadonna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vial" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602965" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925214v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912959v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912956v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911201v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu3K.7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924199v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059543v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911198v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu3K.6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924519v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924269v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah A. Benabid" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924310v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924526v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924523v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912945v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12684/alt.1.72" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924238v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250431v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924244v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732988v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693473v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697475v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693538v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698533v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.884953" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699757v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devautour" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697145v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689536v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689505v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971000" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633139v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621211v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00465519v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaudou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623069v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620911v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2010.5548962" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622589v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.867447" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620985v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457678v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouneyrac" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461597v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Salganskii" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461624v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kobelke" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuster" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00475865v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290163v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#252;ster" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340376v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158820v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1045;. Levchenko" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158783v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viale" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158788v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713774v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712907v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713717v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128806v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128798v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruppi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128813v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023407v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128560v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282909v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282901v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503388v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503385v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503383v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503394v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518042v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697086v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290006v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202970v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Vanegas-Tenezaca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Galarza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jamier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3543700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438453" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leandro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3438933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Correa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Amo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Herrera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3348502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Malfondet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Deroh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ely Ahmedou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parriaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01625" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lopes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nedoma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia O Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio J S Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3419257" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leconte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Freysz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.538256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Abbouab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alicia Malleville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Genier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.511239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guilberteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Perez-Millan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.488973" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074716v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Herbuvaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08012-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Maia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pires" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Rocha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ferreira-Teixeira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Robalinho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202202104" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126218v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalidet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Riesner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Reisner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazeas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeylan Aktas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cannon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-022-00567-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Almagro-Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Torres-Peir&#243;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mu&#241;oz-Marco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cunquero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Castro-Olvera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.454726" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.446325" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857919v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anka Schwuchow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wondraczek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424743" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.398614" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sabra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Darwich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tiess" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004690" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Imperio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez-Torres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosza Aguado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2901361" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2902076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20199923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Lopez Aldaba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yerro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8091499" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Royon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mu&#241;oz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.011265" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Elosua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082523" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Du Jeu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.008582" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elos&#250;a Aguado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.149" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Elosua Aguado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arregui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2837159" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005230" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2752278" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009221" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001672" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ribeiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Viveiros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopez-Gil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dominguez-Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7090956" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica de Miguel-Soto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122773" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kobelke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258999v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000384" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago J. M. Martins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2555300" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schuster" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.008213" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250320v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001656" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coscelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Poli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cucinotta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2479156" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257121v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Rodrigues Pinto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Fraz&#227;o" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Santos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150408042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071817" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025465v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Restoin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.104" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT7C802Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025461v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Moura" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Baierl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003868" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lemos Alves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boisse-Laporte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/1/015022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004561" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321380v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Baptista" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.8.080501" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00910377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018927" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025509" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baptista" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000993" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tombelaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vater" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schl&#252;cker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dietzeck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.12.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4CTR5N1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frazao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.N. Amaral" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2076357" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00605199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001157" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Santos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854391" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567612v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Litzkendorf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kirchhof" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.02.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRBDNGQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00447784v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tombelaine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149505v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Uspenskii" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Uzorin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Vinogradov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Likhachev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Semjonov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150495v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712114v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Likhachev" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Bubnov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dianov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Khopin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QE2006v036n07ABEH013170" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G67KZ4G7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127766v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Deroh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207177" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143016v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Granger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dauliat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Debord" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Leventoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tilouine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650064" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pradas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Corera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Bravo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2678405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843201v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795353v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma de Thoury" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dos Santos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Redon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798791v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777133v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarj&#225;nyi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kacik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589113" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477891v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436577v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Romero" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Guerreiro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577641" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965784v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Mun&#245;z-Marco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524364v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chenou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mouchel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Canal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546351" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436585v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tarjanyi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELEKTRO49696.2020.9130200" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503377v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527977v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101409v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Renard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508203" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAOL46282.2019.9019495" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101413v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507552" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101456v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aktas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reisner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergyris" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kaiser" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2018.FW1E.2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290221" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290825" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101427v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290091" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101477v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Aldaba" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez-Torres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campo-Besc&#243;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yerro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2018.WF41" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101419v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Abreu-Afonso" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Otgon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere P&#233;rez-Mill&#225;n" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2317052" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101505v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demiguel-Soto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leandro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264889" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101493v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087033" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101499v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elosua" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265174" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645129v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101491v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Amo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265052" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503390v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Demiguel-Soto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leandro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Aldaba" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Beato-L&#243;pez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I P&#233;rez-Landaz&#225;bal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503392v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465546v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darraud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503384v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239439v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cucinotta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291371v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopez-Torres" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ascorbe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rota" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Elosua" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250189v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366315v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503395v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527937v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2016.Tu2E.1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366329v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645134v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366332v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250402v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250202v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250260v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193357" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239316v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.AW2A.2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250383v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258930v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Viveiros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ribeiro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferreira" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinto" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195088" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250392v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025557v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051551" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025453v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2014.SF1N.6" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290124v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063835" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025485v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Carvalho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ferreira" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059640" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025484v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Santos" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059072" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025486v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2059115" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290187v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MePhoCo.2014.6866484" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250410v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025513v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924204v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Alves" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912959v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912956v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911206v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Gadonna" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vial" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602965" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925214v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911201v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu3K.7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924199v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01059543v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911198v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu3K.6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924519v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924269v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah A. Benabid" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912945v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12684/alt.1.72" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924526v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924523v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924310v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924238v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250431v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732988v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924244v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697475v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693538v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693473v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699757v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devautour" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698533v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.884953" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697145v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689536v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689505v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971000" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633139v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623069v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00465519v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaudou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621211v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622589v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.867447" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620911v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2010.5548962" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620985v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457678v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouneyrac" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461597v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yu. Salganskii" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461624v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kobelke" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuster" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00475865v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290163v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sch&#252;ster" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340376v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158820v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1045;. Levchenko" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158783v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viale" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158788v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713774v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712907v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713717v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128806v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128798v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruppi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128560v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128813v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023407v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282909v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282901v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503388v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503385v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503383v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503394v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518042v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697086v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290006v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202970v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>