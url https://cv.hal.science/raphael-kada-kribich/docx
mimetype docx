--- v0 (2026-03-09)
+++ v1 (2026-04-27)
@@ -75,2348 +75,193 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
-[...2153 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid sol-gel materials for optics and photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kribich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid sol-gel materials and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-137, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refractometric photonic chips for biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël K. Kribich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Nano– and Microsystems for Bioanalytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2426,1848 +271,4003 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Waveguide-Based Micro-Sensors and Spectral Multivariate Analysis to Improve Spray Deposit Characterization in Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Taleb Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kribich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Smart Sensing Technologies for Agriculture, 19 (19), pp.4168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s19194168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide rib waveguides for the characterization of spray deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Taleb Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Bathily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86, pp.298-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pellet photonic innovant gas sensor using catalysis and integrated photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mazingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Passard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 222 (222), pp.133 - 140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2015.07.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of light emission and collection in a transparent dielectric cantilever-based near-field optical probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mourched</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kribich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Falgayrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gall-Borrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 262 (1), pp.3 - 11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jmi.12350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and mechanical properties of an organo-mineral cantilever-based probe for near-field optical microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide-range transmitting chalcogenide films and development of micro-components for infrared integrated optics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tsigara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bachar Mourched</w:t>
+                <w:t xml:space="preserve">Mai Vu Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Falgayrettes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E.L. Nativel</w:t>
+                <w:t xml:space="preserve">Geoffrey Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (8), pp.1617-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.4.001617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636486v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-range transmitting chalcogenide films and development of micro-components for infrared integrated optics applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Barillot</w:t>
+                <w:t xml:space="preserve">Fabrication and mechanical properties of an organo-mineral cantilever-based probe for near-field optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tsigara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Mourched</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Falgayrettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Belier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.4.001617⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 212, pp.12 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01049994v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel waveguides based on thermally co-evaporated Te-Ge-Se films for infrared integrated optics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Study of the influence of temperature on the optical response of interferometric detector systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Maulion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Kribich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.11.037⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203, pp. 37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759152v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of temperature on the optical response of interferometric detector systems.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Channel waveguides based on thermally co-evaporated Te-Ge-Se films for infrared integrated optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Vu Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kribich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.07.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 377, pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924255v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a sol–gel photonic sensor platform for the detection of biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Elmaghrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël K. Kribich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Corcoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Copperwhite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 177, pp.357 - 363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2012.10.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of refractive index variation in a multimode interference coupler: Application to gas sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.K. Kribich</w:t>
+                <w:t xml:space="preserve">Photonic circuits writing with UV pulsed laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Etienne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2007.06.036⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.104-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200673543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327124v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic circuits writing with UV pulsed laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of refractive index variation in a multimode interference coupler: Application to gas sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200673543⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 278 (2), pp.312-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2007.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390397v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New organic inorganic sol–gel material with high transparency at 1.55μm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Chemical/Bio-Sensor platform based on multimode interference couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.D. Mac Craith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Copperwhite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kolodziejczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2005.05.008⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 107(1), pp.188-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2004.11.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328642v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Chemical/Bio-Sensor platform based on multimode interference couplers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New organic inorganic sol–gel material with high transparency at 1.55μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oubaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Copperwhite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran J. O’dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 107(1), pp.188-192. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 253 (4-6), pp.346-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2005.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical sensor combined with chemometric methods for the spray deposits characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Taleb Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. International Council for NIR Spectroscopy Meting, NIR2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Golden Coast, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalcogenide circuits for the realization of CO2 micro-sensors operating at 4.23 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First steps towards CO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; gas micro-sensors operating at 4.26 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Vu Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication de sondes de champ proche optique de type levier en matériau hybride organo-minéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mourched</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsigara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Falgayrettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Forum des Microscopies à Sondes Locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantilever Probe Serial Fabrication Process with Controlled Tip Nanoaperture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsigara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Falgayrettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NSTI-Nanotech 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First steps towards the realization of optical sensors to characterize spray deposits of pesticides on the leaves of vine plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vu Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kirschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. International Conference on Transparent Optical Networks (ICTON 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Girona, Spain. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Te-Ge-Se Thermally Co-Evaporated Films: Elaboration, Characterization and Use for the Manufacture of IR Rib Waveguides, Basic Elements of CO2 Microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Vu Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Carthagène, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward compact SNOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Mourched</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tsigara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Falgayrettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International conference on Near Field Optics Nanophotonics and related techniques (NFO-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New generation of organic-inorganic material for integrated optics : organic part polymerize via cationic way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Smaihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisations spectroscopiques d'un matériau hybride organique-inorganique synthétisé par procédé sol-gel pour la fabrication de circuits photoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affiche : &amp;quot;Organic-inorganic materials for fabrication of integrated optical circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude par spectroscopie 29Si RMN de l'hydrolyse et de la condensation d'un précurseur hybride organique inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La grande motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oral : &amp;quot;New organic-inorganic materials synthesized via sol-gel process for photonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smaihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième Conférence Internationale sur la Science des Matériaux (CSM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical sensors based optical sensitivity of metal oxide materials deposited on multimode interference couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference “Micro- to Nano-Photonics - ROMOPTO"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sibiu, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oral : &amp;quot;Etude, par spectroscopie 29Si-RMN, de l'hydrolyse et la condensation d'un précurseur hybride organique-inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smaihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR 2922, MHOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ROM Photonic Components to Optical Network: an Online Simulation of a Spectral cdma System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Proceedings European Symposion on Simulation Tools for Research and Education in Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00435235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code Division Multiple Access (CDMA) with MMI Mineral-Organic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2004.11.098⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paul Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference SPIE: Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, San Jose, United States. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00329374v1</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.435295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4285,90 +4285,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near field optical probe manufacturing using organo-mineral material and sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Falgayrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kribich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.L. Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Mourched</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gall-Borrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4403,90 +4403,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near field optical probe manufacturing using organo mineral materiel and sol gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Falgayrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kribich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.L. Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Mourched</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gall-Borrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4793,51 +4793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319691v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taleb Bendiab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Heran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550621" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Vu Thi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193547" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsigara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nativel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourched" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vu Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maulion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirschner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mourched" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jabbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smaihi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jabbour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kribich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kribich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Jabbour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269786v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.435295" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l K. Kribich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19194168" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bathily" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.10.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goujon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.07.107" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSL9L4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gall-Borrut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Nativel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001617" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXC7HTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.07.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NMFZMWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Elmaghrum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gorin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corcoran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Copperwhite" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.100" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G2Q2WSK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60XWR298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42GL39Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kribich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.05.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8K9BLP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Mac Craith" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copperwhite" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.11.098" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657589RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gall-Borrut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05377282v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Kribich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l K. Kribich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taleb Bendiab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Heran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19194168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bathily" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.10.021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goujon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.07.107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSL9L4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourched" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nativel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gall-Borrut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12350" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Vu Thi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001617" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mourched" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Nativel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.07.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NMFZMWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXC7HTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Elmaghrum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gorin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Corcoran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Copperwhite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.100" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G2Q2WSK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jabbour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673543" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42GL39Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kribich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60XWR298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Mac Craith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copperwhite" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2004.11.098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657589RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kribich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.05.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8K9BLP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550621" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193547" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923538v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsigara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vu Thi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maulion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirschner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jabbour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smaihi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079910v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kribich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079900v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435235v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Jabbour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269786v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.435295" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gall-Borrut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05377282v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Kribich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>