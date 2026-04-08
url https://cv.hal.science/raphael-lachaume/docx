--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D patterning of silicon by contact etching with anodically biased nanoporous gold electrodes</w:t>
+                <w:t xml:space="preserve">Plasma-enhanced chemical vapor deposition epitaxy of Si on GaAs for tunnel junction applications in tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encarnación Torralba</w:t>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha El Assimi</w:t>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Fouchier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Magnin</w:t>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JPE.7.022504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480682v1</w:t>
+                <w:t xml:space="preserve">hal-01632906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-enhanced chemical vapor deposition epitaxy of Si on GaAs for tunnel junction applications in tandem solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D patterning of silicon by contact etching with anodically biased nanoporous gold electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnación Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cariou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+                <w:t xml:space="preserve">Marin Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.79-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JPE.7.022504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632906v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of III-V/epi-SiGe tandem solar cell performance including light trapping schemes</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2268,77 +2268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D patterning of silicon with nanoporous gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Mpogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2374,402 +2374,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taha El Assimi</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580526v1</w:t>
+                <w:t xml:space="preserve">hal-01537684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Torralba</w:t>
+                <w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V for tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T El Assimi</w:t>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Magnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Harari</w:t>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
+              <w:t xml:space="preserve">International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537684v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V for tandem solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mpogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632964v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrical transport properties on performance of Si nanowire array solar cells assessed by optoelectrical modeling</w:t>
               </w:r>
@@ -2919,64 +2919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 44th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2017, Washington, United States. </w:t>
@@ -3027,90 +3027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Concentrator Photovoltaic Systems (CPV 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ottawa, Canada</w:t>
@@ -3133,398 +3133,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled elaboration of high aspect ratio cone-shape pore arrays in silicon by metal assisted chemical etching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+                <w:t xml:space="preserve">Silicon heterojunctions and homo-heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference On Surface Coatings And Nanostrutured Materials (NANOSMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">French-Russian Workshop: Beyond silicon : heterojunctions and multijunctions solar cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579534v1</w:t>
+                <w:t xml:space="preserve">hal-01475783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon heterojunctions and homo-heterojunctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Controlled elaboration of high aspect ratio cone-shape pore arrays in silicon by metal assisted chemical etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Russian Workshop: Beyond silicon : heterojunctions and multijunctions solar cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">11th International Conference On Surface Coatings And Nanostrutured Materials (NANOSMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475783v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of group IV defects in MOS devices</w:t>
               </w:r>
@@ -3782,51 +3782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coig Marianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfina Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
@@ -3868,90 +3868,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of multijunction cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Russian Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Gif-Sur-Yvette, France</w:t>
@@ -4099,415 +4099,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t>
+                <w:t xml:space="preserve">Realistic modeling of tandem cells formed by low temperature PECVD epitaxy of silicon-germanium on gallium arsenide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Multiscale solar Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238544v1</w:t>
+                <w:t xml:space="preserve">hal-01232097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">COST Multiscale solar Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238536v1</w:t>
+                <w:t xml:space="preserve">hal-01238544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic modeling of tandem cells formed by low temperature PECVD epitaxy of silicon-germanium on gallium arsenide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232097v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Hybrid Tunnel Junction Architectures for III-V/Si Tandem Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4705,90 +4705,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic simulation of III-V/epi-SiGe tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Multiscale solar Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
@@ -4925,51 +4925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiGe Low Temperature Epitaxy by PECVD on III-V MOVPE Grown Material for High Efficiency Tandem Solar Cell Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,77 +5050,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards realistic simulation of the novel III-V/epi-Si tandem solar cell concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5677,64 +5677,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -5882,277 +5882,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse metamorphic III-V/epi-SiGe tandem solar cell performance assessed by optical and electrical modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Optimizing tin dioxide nanoparticles distribution for silicon nanowires growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Decobert</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International 2017 IEEE Photovoltaic Specialists Conference, 2017 IEEE PVSC-44</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Nanowire week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632952v1</w:t>
+                <w:t xml:space="preserve">hal-01632957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing tin dioxide nanoparticles distribution for silicon nanowires growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Inverse metamorphic III-V/epi-SiGe tandem solar cell performance assessed by optical and electrical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">International 2017 IEEE Photovoltaic Specialists Conference, 2017 IEEE PVSC-44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632957v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TANGUI: un outil de modélisation pour les cellules tandems</w:t>
               </w:r>
@@ -6384,77 +6384,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the cryogenic etching for mold fabrication in Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Yarekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6509,90 +6509,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Analysis of III-V/Epi-SiGe Tandem Solar Cell Performance Including Advanced Light Trapping Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France. , From advanced materials and processes to innovative applications</w:t>
@@ -6621,103 +6621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letian Dai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
@@ -6746,90 +6746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si1-xGex alloys on III-V (100): first steps in film growth by low temperature PECVD epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6923,51 +6923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IEEE PV Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t>
@@ -7035,64 +7035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
@@ -7242,77 +7242,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale du Photovoltaique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
@@ -7510,51 +7510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazareff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01808875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.03.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastiti Puspitosari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeyu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli Rusli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.7.022504" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foldyna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532969" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K67V8QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scheiblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coignus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Singer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.06.120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Capan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coig Marianne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-1CO.10.4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fortin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blachier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazareff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01808875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.03.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastiti Puspitosari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeyu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli Rusli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.7.022504" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foldyna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532969" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K67V8QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scheiblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coignus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Singer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.06.120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Capan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coig Marianne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-1CO.10.4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fortin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blachier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>