--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-enhanced chemical vapor deposition epitaxy of Si on GaAs for tunnel junction applications in tandem solar cells</w:t>
+                <w:t xml:space="preserve">3D patterning of silicon by contact etching with anodically biased nanoporous gold electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+                <w:t xml:space="preserve">Encarnación Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cariou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Marin Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JPE.7.022504⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632906v1</w:t>
+                <w:t xml:space="preserve">hal-01480682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D patterning of silicon by contact etching with anodically biased nanoporous gold electrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma-enhanced chemical vapor deposition epitaxy of Si on GaAs for tunnel junction applications in tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha El Assimi</w:t>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Fouchier</w:t>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Magnin</w:t>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.79-82. </w:t>
+              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JPE.7.022504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480682v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of III-V/epi-SiGe tandem solar cell performance including light trapping schemes</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2268,77 +2268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D patterning of silicon with nanoporous gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Mpogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2374,402 +2374,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Torralba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Magnin</w:t>
+                <w:t xml:space="preserve">E. Mpogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
+              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537684v1</w:t>
+                <w:t xml:space="preserve">hal-01580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V for tandem solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Cariou</w:t>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T El Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">V. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632964v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V for tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mpogui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Harari</w:t>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580526v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrical transport properties on performance of Si nanowire array solar cells assessed by optoelectrical modeling</w:t>
               </w:r>
@@ -2919,64 +2919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 44th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2017, Washington, United States. </w:t>
@@ -3027,90 +3027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Concentrator Photovoltaic Systems (CPV 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ottawa, Canada</w:t>
@@ -3133,825 +3133,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon heterojunctions and homo-heterojunctions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and modeling of group IV defects in MOS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delfina Muñoz</w:t>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Capan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Russian Workshop: Beyond silicon : heterojunctions and multijunctions solar cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">COST MultiScaleSolar workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ruđer Bošković Institute, Oct 2016, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475783v1</w:t>
+                <w:t xml:space="preserve">hal-01416380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+                <w:t xml:space="preserve">Silicon heterojunctions and homo-heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">French-Russian Workshop: Beyond silicon : heterojunctions and multijunctions solar cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424644v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled elaboration of high aspect ratio cone-shape pore arrays in silicon by metal assisted chemical etching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+                <w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference On Surface Coatings And Nanostrutured Materials (NANOSMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579534v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of group IV defects in MOS devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled elaboration of high aspect ratio cone-shape pore arrays in silicon by metal assisted chemical etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MultiScaleSolar workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ruđer Bošković Institute, Oct 2016, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">11th International Conference On Surface Coatings And Nanostrutured Materials (NANOSMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416380v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled elaboration of high aspect ratio cone-shape pore arrays in silicon by metal assisted chemical etching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Homo-hétérojonction en silicium : une nouvelle architecture pour des cellules à rendement record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coig Marianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579541v1</w:t>
+                <w:t xml:space="preserve">hal-01424637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo-hétérojonction en silicium : une nouvelle architecture pour des cellules à rendement record</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Varache</w:t>
+                <w:t xml:space="preserve">Controlled elaboration of high aspect ratio cone-shape pore arrays in silicon by metal assisted chemical etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delfina Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424637v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of multijunction cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Russian Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Gif-Sur-Yvette, France</w:t>
@@ -4099,739 +4099,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic modeling of tandem cells formed by low temperature PECVD epitaxy of silicon-germanium on gallium arsenide</w:t>
+                <w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">COST Multiscale solar Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232097v1</w:t>
+                <w:t xml:space="preserve">hal-01238544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Multiscale solar Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238544v1</w:t>
+                <w:t xml:space="preserve">hal-01238536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+                <w:t xml:space="preserve">Investigation of Hybrid Tunnel Junction Architectures for III-V/Si Tandem Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sana Laribi</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.75-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20152015-1CO.10.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238536v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Hybrid Tunnel Junction Architectures for III-V/Si Tandem Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Cariou</w:t>
+                <w:t xml:space="preserve">Interfaces in (p) a-Si:H/(n) c-Si heterojunctions: influence of (i) a-Si:H buffer layer and front electrode on capacitance-temperature dependencies and strong inversion layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20152015-1CO.10.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01232634v1</w:t>
+                <w:t xml:space="preserve">hal-01232109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces in (p) a-Si:H/(n) c-Si heterojunctions: influence of (i) a-Si:H buffer layer and front electrode on capacitance-temperature dependencies and strong inversion layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realistic simulation of III-V/epi-SiGe tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">COST Multiscale solar Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232109v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic simulation of III-V/epi-SiGe tandem solar cells</w:t>
+                <w:t xml:space="preserve">Realistic modeling of tandem cells formed by low temperature PECVD epitaxy of silicon-germanium on gallium arsenide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Multiscale solar Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239075v1</w:t>
+                <w:t xml:space="preserve">hal-01232097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t>
               </w:r>
@@ -4925,64 +4925,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiGe Low Temperature Epitaxy by PECVD on III-V MOVPE Grown Material for High Efficiency Tandem Solar Cell Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,77 +5050,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards realistic simulation of the novel III-V/epi-Si tandem solar cell concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5677,64 +5677,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -5882,277 +5882,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing tin dioxide nanoparticles distribution for silicon nanowires growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Inverse metamorphic III-V/epi-SiGe tandem solar cell performance assessed by optical and electrical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">International 2017 IEEE Photovoltaic Specialists Conference, 2017 IEEE PVSC-44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632957v1</w:t>
+                <w:t xml:space="preserve">hal-01632952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse metamorphic III-V/epi-SiGe tandem solar cell performance assessed by optical and electrical modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Optimizing tin dioxide nanoparticles distribution for silicon nanowires growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Decobert</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International 2017 IEEE Photovoltaic Specialists Conference, 2017 IEEE PVSC-44</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Nanowire week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632952v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TANGUI: un outil de modélisation pour les cellules tandems</w:t>
               </w:r>
@@ -6384,77 +6384,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the cryogenic etching for mold fabrication in Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Yarekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6509,90 +6509,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Analysis of III-V/Epi-SiGe Tandem Solar Cell Performance Including Advanced Light Trapping Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France. , From advanced materials and processes to innovative applications</w:t>
@@ -6621,103 +6621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
@@ -6746,90 +6746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si1-xGex alloys on III-V (100): first steps in film growth by low temperature PECVD epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6923,51 +6923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IEEE PV Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t>
@@ -7035,64 +7035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
@@ -7242,77 +7242,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale du Photovoltaique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
@@ -7510,51 +7510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazareff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01808875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.03.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastiti Puspitosari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeyu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli Rusli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.7.022504" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foldyna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532969" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K67V8QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scheiblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coignus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Singer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.06.120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Capan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coig Marianne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-1CO.10.4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fortin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blachier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazareff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01808875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.03.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastiti Puspitosari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeyu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli Rusli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.7.022504" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foldyna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532969" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K67V8QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scheiblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coignus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Singer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.06.120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416380v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Capan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424644v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coig Marianne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232634v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-1CO.10.4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fortin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blachier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>