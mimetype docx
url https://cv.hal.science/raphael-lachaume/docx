--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2374,402 +2374,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taha El Assimi</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580526v1</w:t>
+                <w:t xml:space="preserve">hal-01537684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T El Assimi</w:t>
+                <w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V for tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Magnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Harari</w:t>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
+              <w:t xml:space="preserve">International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537684v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V for tandem solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
+                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">E. Mpogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632964v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrical transport properties on performance of Si nanowire array solar cells assessed by optoelectrical modeling</w:t>
               </w:r>
@@ -3133,493 +3133,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of group IV defects in MOS devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon heterojunctions and homo-heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arouna Darga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivana Capan</w:t>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MultiScaleSolar workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ruđer Bošković Institute, Oct 2016, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">French-Russian Workshop: Beyond silicon : heterojunctions and multijunctions solar cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416380v1</w:t>
+                <w:t xml:space="preserve">hal-01475783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon heterojunctions and homo-heterojunctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Russian Workshop: Beyond silicon : heterojunctions and multijunctions solar cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475783v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t>
+                <w:t xml:space="preserve">Controlled elaboration of high aspect ratio cone-shape pore arrays in silicon by metal assisted chemical etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Cariou</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">11th International Conference On Surface Coatings And Nanostrutured Materials (NANOSMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424644v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled elaboration of high aspect ratio cone-shape pore arrays in silicon by metal assisted chemical etching</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and modeling of group IV defects in MOS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Capan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference On Surface Coatings And Nanostrutured Materials (NANOSMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">COST MultiScaleSolar workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ruđer Bošković Institute, Oct 2016, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579534v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo-hétérojonction en silicium : une nouvelle architecture pour des cellules à rendement record</w:t>
               </w:r>
@@ -3657,51 +3657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coig Marianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfina Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
@@ -3868,51 +3868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of multijunction cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,411 +4099,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t>
+                <w:t xml:space="preserve">Realistic modeling of tandem cells formed by low temperature PECVD epitaxy of silicon-germanium on gallium arsenide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Multiscale solar Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238544v1</w:t>
+                <w:t xml:space="preserve">hal-01232097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">COST Multiscale solar Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238536v1</w:t>
+                <w:t xml:space="preserve">hal-01238544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Hybrid Tunnel Junction Architectures for III-V/Si Tandem Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Cariou</w:t>
+                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Louarn</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232634v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces in (p) a-Si:H/(n) c-Si heterojunctions: influence of (i) a-Si:H buffer layer and front electrode on capacitance-temperature dependencies and strong inversion layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,307 +4522,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic simulation of III-V/epi-SiGe tandem solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Hybrid Tunnel Junction Architectures for III-V/Si Tandem Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Multiscale solar Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.75-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20152015-1CO.10.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239075v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic modeling of tandem cells formed by low temperature PECVD epitaxy of silicon-germanium on gallium arsenide</w:t>
+                <w:t xml:space="preserve">Realistic simulation of III-V/epi-SiGe tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">COST Multiscale solar Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232097v1</w:t>
+                <w:t xml:space="preserve">hal-01239075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t>
               </w:r>
@@ -4938,51 +4938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse metamorphic III-V/epi-SiGe tandem solar cell performance assessed by optical and electrical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6039,64 +6039,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6490,277 +6490,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth Analysis of III-V/Epi-SiGe Tandem Solar Cell Performance Including Advanced Light Trapping Schemes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Cariou</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France. , From advanced materials and processes to innovative applications</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363733v1</w:t>
+                <w:t xml:space="preserve">hal-01424667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">In-Depth Analysis of III-V/Epi-SiGe Tandem Solar Cell Performance Including Advanced Light Trapping Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
+              <w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France. , From advanced materials and processes to innovative applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424667v1</w:t>
+                <w:t xml:space="preserve">hal-01363733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si1-xGex alloys on III-V (100): first steps in film growth by low temperature PECVD epitaxy</w:t>
               </w:r>
@@ -6785,51 +6785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7510,51 +7510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazareff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01808875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.03.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastiti Puspitosari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeyu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli Rusli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.7.022504" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foldyna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532969" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K67V8QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scheiblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coignus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Singer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.06.120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416380v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Capan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424644v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coig Marianne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232634v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-1CO.10.4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fortin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blachier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lazareff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01808875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.03.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01760815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastiti Puspitosari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeyu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli Rusli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.7.022504" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foldyna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532969" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K67V8QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scheiblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coignus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Singer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.06.120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Capan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coig Marianne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232097v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232109v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-1CO.10.4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fortin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blachier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>