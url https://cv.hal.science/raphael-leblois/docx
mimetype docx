--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -207,51 +207,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Gschloessl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.e14114. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (8), pp.e14114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.14114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -592,51 +592,51 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.e70189. </w:t>
+              <w:t xml:space="preserve">, 2025, 34 (24), pp.e70189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.70189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1179,295 +1179,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for genetic evidence of demographic decline in an arctic seabird: beware of overlapping generations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural intensification alters marbled newt genetic diversity and gene flow through density and dispersal reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Caradec</w:t>
+                <w:t xml:space="preserve">Alexandre Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Moittié</w:t>
+                <w:t xml:space="preserve">Vincent Quiquempois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
+                <w:t xml:space="preserve">Pierre Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (5), pp.364-376. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.119-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-022-00515-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658284v1</w:t>
+                <w:t xml:space="preserve">hal-03436626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural intensification alters marbled newt genetic diversity and gene flow through density and dispersal reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for genetic evidence of demographic decline in an arctic seabird: beware of overlapping generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boissinot</w:t>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Quiquempois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Leblois</w:t>
+                <w:t xml:space="preserve">Eléonore Moittié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grillet</w:t>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.119-133. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (5), pp.364-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00515-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436626v1</w:t>
+                <w:t xml:space="preserve">hal-03658284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translocations maintain genetic diversity and increase connectivity in sea otters, Enhydra lutris</w:t>
               </w:r>
@@ -1581,520 +1581,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSpace: an exact coalescence simulator of recombining genomes under isolation by distance</w:t>
+                <w:t xml:space="preserve">Gradients of genetic diversity and differentiation across the distribution range of a Mediterranean coral: Patterns, processes and conservation implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thimothée Virgoulay</w:t>
+                <w:t xml:space="preserve">Jean‐Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
+                <w:t xml:space="preserve">Raouia Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paula López-Sendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valèria Romero Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab261⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (11), pp.2104-2123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229110v1</w:t>
+                <w:t xml:space="preserve">hal-03352367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients of genetic diversity and differentiation across the distribution range of a Mediterranean coral: Patterns, processes and conservation implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GSpace: an exact coalescence simulator of recombining genomes under isolation by distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouia Ghanem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Horaud</w:t>
+                <w:t xml:space="preserve">Thimothée Virgoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula López-Sendino</w:t>
+                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valèria Romero Soriano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (11), pp.2104-2123. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (20), pp.3673-3675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.13382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03352367v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling schemes and drift can bias admixture proportions inferred by structure</w:t>
+                <w:t xml:space="preserve">From sympatry to parapatry: a rapid change in the spatial context of incipient allochronic speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken S. Toyama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13234⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.101-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-019-10021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924101v1</w:t>
+                <w:t xml:space="preserve">hal-02624010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sympatry to parapatry: a rapid change in the spatial context of incipient allochronic speciation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana Rocha</w:t>
+                <w:t xml:space="preserve">Sampling schemes and drift can bias admixture proportions inferred by structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken S. Toyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (1), pp.101-121. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.1769-1785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-019-10021-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624010v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and multilocus phylogeny of the Spiny-footed Lizard (Acanthodactylus erythrurus) complex reveal two new mountain species from the Moroccan Atlas</w:t>
               </w:r>
@@ -2208,433 +2208,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics and historical demographic inferences of the blue crab Callinectes sapidus in the US based on microsatellites</w:t>
+                <w:t xml:space="preserve">Quaternary terrestrial microvertebrates from mediterranean northwestern Africa: State-of-the-art focused on recent multidisciplinary studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Macedo</w:t>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Caballero</w:t>
+                <w:t xml:space="preserve">Aude Lalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mateos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Violaine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelby Mccay</w:t>
+                <w:t xml:space="preserve">Stéphane Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Benazzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.7780⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224, pp.105966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619696v1</w:t>
+                <w:t xml:space="preserve">hal-02380618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating population genetics to define conservation units from the core to the edge of Rhinolophus ferrumequinum western range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population genetics and historical demographic inferences of the blue crab Callinectes sapidus in the US based on microsatellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
+                <w:t xml:space="preserve">Danielle Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Leuchtmann</w:t>
+                <w:t xml:space="preserve">Isabel Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Piry</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelby Mccay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5714⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.7780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621425v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary terrestrial microvertebrates from mediterranean northwestern Africa: State-of-the-art focused on recent multidisciplinary studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating population genetics to define conservation units from the core to the edge of Rhinolophus ferrumequinum western range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lalis</w:t>
+                <w:t xml:space="preserve">Orianne Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Nicolas</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Aulagnier</w:t>
+                <w:t xml:space="preserve">Maxime Leuchtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touria Benazzou</w:t>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 224, pp.105966. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.2272-12290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02380618v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited genetic structure and demographic expansion of the Brassicogethes aeneus populations in France and in Europe</w:t>
               </w:r>
@@ -2659,51 +2659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2748,433 +2748,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postglacial range expansion shaped the spatial genetic structure in a marine habitat-forming species: Implications for conservation plans in the Eastern Adriatic Sea</w:t>
+                <w:t xml:space="preserve">Crossing the Mid-Aegean Trench: vicariant evolution of the Eastern pine processionary moth, Thaumetopoea wilkinsoni (Lepidoptera: Notodontidae), in Crete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+                <w:t xml:space="preserve">Dimitrios Petsopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maša Frleta-Valić</w:t>
+                <w:t xml:space="preserve">Kahraman Ipekdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvija Kipson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emma Cebrian</w:t>
+                <w:t xml:space="preserve">Filippos A. Aravanopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13461⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (2), pp.228-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624223v1</w:t>
+                <w:t xml:space="preserve">hal-02621677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the Mid-Aegean Trench: vicariant evolution of the Eastern pine processionary moth, Thaumetopoea wilkinsoni (Lepidoptera: Notodontidae), in Crete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Likelihood computation and inference of demographic and mutational parameters from population genetic data under coalescent approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Petsopoulos</w:t>
+                <w:t xml:space="preserve">Champak Reddy Beeravolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159 (3), pp.142-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621677v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood computation and inference of demographic and mutational parameters from population genetic data under coalescent approximations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postglacial range expansion shaped the spatial genetic structure in a marine habitat-forming species: Implications for conservation plans in the Eastern Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maša Frleta-Valić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvija Kipson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostinho Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rousset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (12), pp.2645-2657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998088v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial barriers prevent genetic recovery of small isolated populations of a low-mobility freshwater fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (1), pp.264-278. </w:t>
@@ -3747,767 +3747,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of explanations for discordant introgressions of mitochondrial and nuclear genomes</w:t>
+                <w:t xml:space="preserve">Genetic diversity and structure related to expansion history and habitat isolation: stone marten populating rural-urban habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+                <w:t xml:space="preserve">Anna Wereszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Zalewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13296⟩</w:t>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12898-017-0156-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801897v1</w:t>
+                <w:t xml:space="preserve">hal-02625453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and structure related to expansion history and habitat isolation: stone marten populating rural-urban habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Wereszczuk</w:t>
+                <w:t xml:space="preserve">Resampling: an improvement of Importance Sampling in varying population size models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Zalewski</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12898-017-0156-6⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.70 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625453v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resampling: an improvement of Importance Sampling in varying population size models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">A reassessment of explanations for discordant introgressions of mitochondrial and nuclear genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114, pp.70 - 87. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (9), pp.2140-2158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.13296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270437v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography and demographic history of Shaw's Jird ( Meriones shawii complex) in North Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">New molecular data favour an anthropogenic introduction of the wood mouse (&amp;lt;em&amp;gt;Apodemus sylvaticus&amp;lt;/em&amp;gt;) in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Souttou</w:t>
+                <w:t xml:space="preserve">Sohaib Liefried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ouarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champak Beeravolu Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bij.12725⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401512v1</w:t>
+                <w:t xml:space="preserve">hal-02632927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of the endangered Mediterranean tortoise Testudo hermanni hermanni: The contribution of population genetics and historical demography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Zenboudji-Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bertolero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195, pp.279-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New molecular data favour an anthropogenic introduction of the wood mouse (&amp;lt;em&amp;gt;Apodemus sylvaticus&amp;lt;/em&amp;gt;) in North Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Phylogeography and demographic history of Shaw's Jird ( Meriones shawii complex) in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Ouarour</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Benazzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champak Beeravolu Reddy</w:t>
+                <w:t xml:space="preserve">Karim Souttou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (1), pp.1 - 12. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (2), pp.262-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jzs.12111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bij.12725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632927v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black rat invasion of inland Sahel: insights from interviews and population genetics in south-western Niger</w:t>
               </w:r>
@@ -4627,51 +4627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for low-level hybridization between two allochronic populations of the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,256 +4755,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New reptile records from Morocco and Western Sahara.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+                <w:t xml:space="preserve">Genetic structure of a vulnerable species, the freshwater blenny (&amp;lt;em&amp;gt;Salaria fluviatilis&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herpetology Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.571 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-014-0682-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932241v1</w:t>
+                <w:t xml:space="preserve">hal-02633160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of a vulnerable species, the freshwater blenny (&amp;lt;em&amp;gt;Salaria fluviatilis&amp;lt;/em&amp;gt;)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Laporte</w:t>
+                <w:t xml:space="preserve">New reptile records from Morocco and Western Sahara.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Herpetology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.583-588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633160v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congruent signals of population history but radically different patterns of genetic diversity between mitochondrial and nuclear markers in a mountain lizard</w:t>
               </w:r>
@@ -5016,64 +5016,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Eudeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5136,51 +5136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial heterogeneity in landscape structure influences dispersal and genetic structure: empirical evidence from a grasshopper in an agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,51 +5441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIYABC v2.0: a software to make approximate Bayesian computation inferences about population history using single nucleotide polymorphism, DNA sequence and microsatellite data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Veyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,90 +5721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum-Likelihood Inference of Population Size Contractions from Microsatellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néron Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champak Reddy Beeravolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (10), pp.2805-2823. </w:t>
@@ -5836,598 +5836,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Human Conflict on the Genetics of Mastomys natalensis and Lassa Virus in West Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Lalis</w:t>
+                <w:t xml:space="preserve">Effects of landscape features and demographic history on the genetic structure of Testudo marginata populations in the southern Peloponnese and Sardinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Denys</w:t>
+                <w:t xml:space="preserve">Barbara Livoreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan ter Meulen</w:t>
+                <w:t xml:space="preserve">Roger Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037068⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (3), pp.591-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2011.01805.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931012v1</w:t>
+                <w:t xml:space="preserve">hal-02931006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescent-based DNA barcoding: multilocus analysis and robustness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
+                <w:t xml:space="preserve">The Impact of Human Conflict on the Genetics of Mastomys natalensis and Lassa Virus in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larédo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Leblois</w:t>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vergne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan ter Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e37068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/cmb.2011.0122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337205v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood-Based Inferences under Isolation by Distance: Two-Dimensional Habitats and Confidence Intervals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Coalescent-based DNA barcoding: multilocus analysis and robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr262⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2011.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651553v1</w:t>
+                <w:t xml:space="preserve">hal-02337205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of landscape features and demographic history on the genetic structure of Testudo marginata populations in the southern Peloponnese and Sardinia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Perez</w:t>
+                <w:t xml:space="preserve">Likelihood-Based Inferences under Isolation by Distance: Two-Dimensional Habitats and Confidence Intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 105 (3), pp.591-606. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (3), pp.957-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2011.01805.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931006v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescent-Based DNA Barcoding: Multilocus Analysis and Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6839,571 +6839,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis genome sequencing identifies patterns of global phylogenetic diversity.</w:t>
+                <w:t xml:space="preserve">Genetic structure of the xerophilous bromeliad Pitcairnia geyskesii on inselbergs in French Guiana - a test of the forest refuge hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Morelli</w:t>
+                <w:t xml:space="preserve">Marie-Catherine Boisselier-Dubayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajun Song</w:t>
+                <w:t xml:space="preserve">Sarah Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila J Mazzoni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.705⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (1), pp.175-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05446.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00836130v1</w:t>
+                <w:t xml:space="preserve">hal-02930847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Timescale for Evolution, Population Expansion, and Spatial Spread of an Emerging Clone of Methicillin-Resistant Staphylococcus aureus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yersinia pestis genome sequencing identifies patterns of global phylogenetic diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Nübel</w:t>
+                <w:t xml:space="preserve">Yajun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janina Dordel</w:t>
+                <w:t xml:space="preserve">Camila J Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Kurt</w:t>
+                <w:t xml:space="preserve">Mark Eppinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Strommenger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrik Westh</w:t>
+                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000855⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (12), pp.1140-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944185v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00836130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited dispersal in mobile hunter-gatherer Baka Pygmies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Verdu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Alain Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Froment</w:t>
+                <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (6), pp.858-861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of the xerophilous bromeliad Pitcairnia geyskesii on inselbergs in French Guiana - a test of the forest refuge hypothesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Timescale for Evolution, Population Expansion, and Spatial Spread of an Emerging Clone of Methicillin-Resistant Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Nübel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Catherine Boisselier-Dubayle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Janina Dordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Samadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+                <w:t xml:space="preserve">Kevin Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sarthou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Birgit Strommenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Westh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05446.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (4), pp.e1000855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02930847v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat continuity and geographic distance predict population genetic differentiation in giant kelp</w:t>
               </w:r>
@@ -7549,51 +7549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Frantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7653,64 +7653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcode analysis: a comparison of phylogenetic and statistical classification methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bleakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7800,51 +7800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (1), pp.107 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7872,446 +7872,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00359920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four years of DNA barcoding: current advances and prospects.</w:t>
+                <w:t xml:space="preserve">Compatible genetic and ecological estimates of dispersal rates in insect (Coenagrion mercuriale: Odonata: Zygoptera) populations: analysis of 'neighbourhood size' using a more precise estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Frézal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phillip, C. Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilik, J. Saccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen, J. Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.05.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (4), pp.737 - 751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03184.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-00392451v1</w:t>
+                <w:t xml:space="preserve">halsde-00321661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatible genetic and ecological estimates of dispersal rates in insect (Coenagrion mercuriale: Odonata: Zygoptera) populations: analysis of 'neighbourhood size' using a more precise estimator</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four years of DNA barcoding: current advances and prospects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen, J. Kemp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lise Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (4), pp.737 - 751. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.727-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03184.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00321661v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-00392451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood and Approximate Likelihood Analyses of Genetic Structure in a Linear Habitat: Performance and Robustness to Model Mis-Specification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the number of founder lineages from haplotypes of closely linked SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montgomery Slatkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msm206⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (11), pp.2237-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03288.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00321541v1</w:t>
+                <w:t xml:space="preserve">hal-02929790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the number of founder lineages from haplotypes of closely linked SNPs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Likelihood and Approximate Likelihood Analyses of Genetic Structure in a Linear Habitat: Performance and Robustness to Model Mis-Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Montgomery Slatkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (12), pp.2730-2745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msm206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03288.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02929790v1</w:t>
+                <w:t xml:space="preserve">halsde-00321541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of recent habitat contraction and reduction in population size: does isolation by distance matter?</w:t>
               </w:r>
@@ -8452,51 +8452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 68 (1), pp.41-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8555,51 +8555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Spatial and Temporal Heterogeneities on the Estimation of Demographic Parameters in a Continuous Population Using Individual Microsatellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8814,51 +8814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20 (4), pp.491-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8886,315 +8886,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00333631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerase chain reaction primers for polymorphic microsatellite loci in the invasive toad species Bufo marinus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of evidence for isolation by distance in an expanding cane toad ( Bufo marinus ) population: an individual-based analysis of microsatellite genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tikel</w:t>
+                <w:t xml:space="preserve">Dani Tikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Paetkau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Craig Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 9 (11), pp.1927-1929. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.01074-6.x⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 9 (11), pp.1905-1909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.01091.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929768v1</w:t>
+                <w:t xml:space="preserve">hal-02929761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of evidence for isolation by distance in an expanding cane toad ( Bufo marinus ) population: an individual-based analysis of microsatellite genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymerase chain reaction primers for polymorphic microsatellite loci in the invasive toad species Bufo marinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paetkau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cortinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 9 (11), pp.1905-1909. </w:t>
+              <w:t xml:space="preserve">, 2000, 9 (11), pp.1927-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.01091.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.01074-6.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929761v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9504,51 +9504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new iterative framework for simulation-based population genetic inference with improved coverage properties of confidence intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,64 +9637,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet MOHMIE (ANR-09-PEXT-0004 - 2009) (dir. C. Denys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10022,51 +10022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Charbonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega&#8208;abboud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Camarata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030389v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger Hobolth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Futschik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2025.03.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Arizmendi-Meija" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nebot-Colomer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez&#8208;Sendino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01573-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rancilhac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Brito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12628" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ficheux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mendez-Aranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Beddek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Moitti&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00515-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quiquempois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16236" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Larson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick B. Gagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Bodkin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ralls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Virgoulay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab261" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352367v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez-Sendino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ria Romero Soriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13382" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken S. Toyama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13234" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02524382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mendez Aranda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4747.2.4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Macedo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Caballero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mateos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mccay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7780" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621425v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Tournayre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leuchtmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5714" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105966" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Frleta-Vali&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvija Kipson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cebrian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621677v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Petsopoulos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman Ipekdal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Reddy Beeravolu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Coleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Beheregaray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kearns" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-017-0008-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13296" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625453v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wereszczuk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zalewski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0156-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Merle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.09.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401512v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souttou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12725" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji-Beddek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632927v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Liefried" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouarour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12829" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932241v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633160v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0682-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630586v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A30DC8E96C4E2C55DF6B635C29F56ADB6EB7C826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67534F0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Vignaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Maynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Spaet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12936" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HL8K82F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Meekan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vazquez-Juarez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12754" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J2CFF7NM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087423v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Joseph" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu212" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ter Meulen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037068" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0122" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651553v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr262" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01805.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931001v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kuhls" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sch&#246;nian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wirth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.04.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90RD1FC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649865v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;koro Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Tour&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1662-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836130v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eppinger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.705" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944185v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich N&#252;bel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Dordel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kurt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Strommenger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Westh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000855" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930847v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05446.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXH5QLM5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raimondi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Coelho" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-0050.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frantz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04410.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663565v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S14-S10" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00359920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02417.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00392451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.05.005" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321661v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip, C. Watts" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilik, J. Saccheri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen, J. Kemp" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03184.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321541v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm206" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929790v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montgomery Slatkin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03288.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC6DFM4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03046.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTDNP241-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00325236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Iorio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Griffiths" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2005.02.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNP8H2ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326841v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/166.2.1081" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929781v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sennedot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01861.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3A37C24D079CD55DFCA6972E6AE9ADAF2C1F1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333631v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg034" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929768v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paetkau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortinas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Moritz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01074-6.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSKJNQKM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929761v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Tikel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01091.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CS3J6V87-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05368585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilcar Socrates Keilani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05370937v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982066v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Joseph Lapointe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04316177v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Charbonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega&#8208;abboud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Camarata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030389v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger Hobolth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Futschik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2025.03.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Arizmendi-Meija" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nebot-Colomer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez&#8208;Sendino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01573-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rancilhac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Brito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12628" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ficheux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mendez-Aranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Beddek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quiquempois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Moitti&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00515-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Larson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick B. Gagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Bodkin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ralls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352367v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez-Sendino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ria Romero Soriano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Virgoulay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken S. Toyama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02524382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mendez Aranda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4747.2.4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105966" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Macedo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Caballero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mateos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mccay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7780" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Tournayre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leuchtmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5714" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621677v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Petsopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman Ipekdal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Reddy Beeravolu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Frleta-Vali&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvija Kipson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cebrian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13461" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Coleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Beheregaray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kearns" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-017-0008-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625453v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wereszczuk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zalewski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0156-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270437v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Merle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.09.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13296" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Liefried" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouarour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji-Beddek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souttou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12725" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12829" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0682-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630586v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A30DC8E96C4E2C55DF6B635C29F56ADB6EB7C826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67534F0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Vignaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Maynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Spaet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12936" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HL8K82F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Meekan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vazquez-Juarez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12754" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J2CFF7NM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087423v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Joseph" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu212" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01805.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931012v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ter Meulen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037068" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337205v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0122" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr262" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931001v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kuhls" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sch&#246;nian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wirth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.04.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90RD1FC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649865v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;koro Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Tour&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1662-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05446.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXH5QLM5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836130v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eppinger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.705" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944185v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich N&#252;bel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Dordel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kurt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Strommenger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Westh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000855" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raimondi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Coelho" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-0050.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frantz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04410.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663565v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S14-S10" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00359920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02417.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321661v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip, C. Watts" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilik, J. Saccheri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen, J. Kemp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03184.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00392451v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.05.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929790v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montgomery Slatkin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03288.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC6DFM4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321541v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm206" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03046.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTDNP241-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00325236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Iorio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Griffiths" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2005.02.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNP8H2ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326841v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/166.2.1081" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929781v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sennedot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01861.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3A37C24D079CD55DFCA6972E6AE9ADAF2C1F1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333631v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg034" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929761v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Tikel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Moritz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01091.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CS3J6V87-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929768v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paetkau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortinas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01074-6.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSKJNQKM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05368585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilcar Socrates Keilani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05370937v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982066v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Joseph Lapointe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04316177v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>