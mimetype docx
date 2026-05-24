--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -392,278 +392,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matrix-analytical sampling formula for time-homogeneous coalescent processes under the infinite sites mutation model</w:t>
+                <w:t xml:space="preserve">Population Genomics of Incipient Allochronic Divergence in the Pine Processionary Moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asger Hobolth</w:t>
+                <w:t xml:space="preserve">Tanguy Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boitard</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Futschik</w:t>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Leblois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Sauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 163, pp.62-79. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (24), pp.e70189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2025.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030389v2</w:t>
+                <w:t xml:space="preserve">hal-05390855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomics of Incipient Allochronic Divergence in the Pine Processionary Moth</w:t>
+                <w:t xml:space="preserve">A matrix-analytical sampling formula for time-homogeneous coalescent processes under the infinite sites mutation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Muller</w:t>
+                <w:t xml:space="preserve">Asger Hobolth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lombaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Andreas Futschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Sauné</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (24), pp.e70189. </w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.62-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2025.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390855v1</w:t>
+                <w:t xml:space="preserve">hal-05030389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative population genetics of habitat-forming octocorals in two marine protected areas: eco-evolutionary and management implications</w:t>
               </w:r>
@@ -1224,51 +1224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1581,282 +1581,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients of genetic diversity and differentiation across the distribution range of a Mediterranean coral: Patterns, processes and conservation implications</w:t>
+                <w:t xml:space="preserve">GSpace: an exact coalescence simulator of recombining genomes under isolation by distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Baptiste Ledoux</w:t>
+                <w:t xml:space="preserve">Thimothée Virgoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouia Ghanem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Horaud</w:t>
+                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula López-Sendino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13382⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (20), pp.3673-3675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352367v2</w:t>
+                <w:t xml:space="preserve">hal-03229110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSpace: an exact coalescence simulator of recombining genomes under isolation by distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradients of genetic diversity and differentiation across the distribution range of a Mediterranean coral: Patterns, processes and conservation implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thimothée Virgoulay</w:t>
+                <w:t xml:space="preserve">Raouia Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Horaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
+                <w:t xml:space="preserve">Paula López-Sendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valèria Romero Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (20), pp.3673-3675. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (11), pp.2104-2123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03229110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sympatry to parapatry: a rapid change in the spatial context of incipient allochronic speciation</w:t>
               </w:r>
@@ -2346,295 +2346,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics and historical demographic inferences of the blue crab Callinectes sapidus in the US based on microsatellites</w:t>
+                <w:t xml:space="preserve">Integrating population genetics to define conservation units from the core to the edge of Rhinolophus ferrumequinum western range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Macedo</w:t>
+                <w:t xml:space="preserve">Orianne Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Caballero</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mateos</w:t>
+                <w:t xml:space="preserve">Maxime Leuchtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelby Mccay</w:t>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.1-35. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.2272-12290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.7780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619696v1</w:t>
+                <w:t xml:space="preserve">hal-02621425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating population genetics to define conservation units from the core to the edge of Rhinolophus ferrumequinum western range</w:t>
+                <w:t xml:space="preserve">Population genetics and historical demographic inferences of the blue crab Callinectes sapidus in the US based on microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Tournayre</w:t>
+                <w:t xml:space="preserve">Danielle Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
+                <w:t xml:space="preserve">Isabel Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Leuchtmann</w:t>
+                <w:t xml:space="preserve">Mariana Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Piry</w:t>
+                <w:t xml:space="preserve">Shelby Mccay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.2272-12290. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.5714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.7780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621425v1</w:t>
+                <w:t xml:space="preserve">hal-02619696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited genetic structure and demographic expansion of the Brassicogethes aeneus populations in France and in Europe</w:t>
               </w:r>
@@ -3264,51 +3264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the demographic history of allochronic differentiation in the pine processionary moth Thaumetopoea pityocampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,77 +3398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Genetic Differentiation from Pool-seq Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3509,265 +3509,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic inference through approximate-Bayesian-computation skyline plots</w:t>
+                <w:t xml:space="preserve">Genetic structure and invasion history of the house mouse (Mus musculus domesticus) in Senegal, West Africa: a legacy of colonial and contemporary times.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Navascués</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Cédric Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Karmadini Hima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.3530⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (2), pp.64-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2017.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741290v1</w:t>
+                <w:t xml:space="preserve">hal-01576202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and invasion history of the house mouse (Mus musculus domesticus) in Senegal, West Africa: a legacy of colonial and contemporary times.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demographic inference through approximate-Bayesian-computation skyline plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Loiseau</w:t>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Tatard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (2), pp.64-75. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2017.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576202v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structure related to expansion history and habitat isolation: stone marten populating rural-urban habitats</w:t>
               </w:r>
@@ -3851,261 +3851,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resampling: an improvement of Importance Sampling in varying population size models</w:t>
+                <w:t xml:space="preserve">A reassessment of explanations for discordant introgressions of mitochondrial and nuclear genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Merle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (9), pp.2140-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270437v1</w:t>
+                <w:t xml:space="preserve">hal-01801897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of explanations for discordant introgressions of mitochondrial and nuclear genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resampling: an improvement of Importance Sampling in varying population size models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (9), pp.2140-2158. </w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.70 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801897v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New molecular data favour an anthropogenic introduction of the wood mouse (&amp;lt;em&amp;gt;Apodemus sylvaticus&amp;lt;/em&amp;gt;) in North Africa</w:t>
               </w:r>
@@ -4519,77 +4519,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madougou Garba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119 (4), pp.748-765. </w:t>
@@ -4640,51 +4640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for low-level hybridization between two allochronic populations of the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5422,350 +5422,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIYABC v2.0: a software to make approximate Bayesian computation inferences about population history using single nucleotide polymorphism, DNA sequence and microsatellite data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic structure of populations of whale sharks among ocean basins and evidence for their historic rise and recent decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A. Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pudlo</w:t>
+                <w:t xml:space="preserve">Mark G. Meekan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Veyssier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Ricardo Vazquez-Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (10), pp.2590-2601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btt763⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337243v1</w:t>
+                <w:t xml:space="preserve">hal-02630929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of populations of whale sharks among ocean basins and evidence for their historic rise and recent decline</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIYABC v2.0: a software to make approximate Bayesian computation inferences about population history using single nucleotide polymorphism, DNA sequence and microsatellite data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark G. Meekan</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Vazquez-Juarez</w:t>
+                <w:t xml:space="preserve">Julien Veyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehne-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12754⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (8), pp.1187-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btt763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630929v1</w:t>
+                <w:t xml:space="preserve">hal-01337243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum-Likelihood Inference of Population Size Contractions from Microsatellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pudlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néron Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5970,464 +5970,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Human Conflict on the Genetics of Mastomys natalensis and Lassa Virus in West Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Lalis</w:t>
+                <w:t xml:space="preserve">Likelihood-Based Inferences under Isolation by Distance: Two-Dimensional Habitats and Confidence Intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037068⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (3), pp.957-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931012v1</w:t>
+                <w:t xml:space="preserve">hal-02651553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescent-based DNA barcoding: multilocus analysis and robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cmb.2011.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood-Based Inferences under Isolation by Distance: Two-Dimensional Habitats and Confidence Intervals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Rousset</w:t>
+                <w:t xml:space="preserve">The Impact of Human Conflict on the Genetics of Mastomys natalensis and Lassa Virus in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan ter Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (3), pp.957-973. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e37068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651553v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescent-Based DNA Barcoding: Multilocus Analysis and Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6981,161 +6981,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis genome sequencing identifies patterns of global phylogenetic diversity.</w:t>
+                <w:t xml:space="preserve">A Timescale for Evolution, Population Expansion, and Spatial Spread of an Emerging Clone of Methicillin-Resistant Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Morelli</w:t>
+                <w:t xml:space="preserve">Ulrich Nübel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajun Song</w:t>
+                <w:t xml:space="preserve">Janina Dordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila J Mazzoni</w:t>
+                <w:t xml:space="preserve">Kevin Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Eppinger</w:t>
+                <w:t xml:space="preserve">Birgit Strommenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
+                <w:t xml:space="preserve">Henrik Westh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (12), pp.1140-3. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (4), pp.e1000855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00836130v1</w:t>
+                <w:t xml:space="preserve">hal-02944185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited dispersal in mobile hunter-gatherer Baka Pygmies.</w:t>
               </w:r>
@@ -7249,161 +7249,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Timescale for Evolution, Population Expansion, and Spatial Spread of an Emerging Clone of Methicillin-Resistant Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">Yersinia pestis genome sequencing identifies patterns of global phylogenetic diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Nübel</w:t>
+                <w:t xml:space="preserve">Giovanna Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janina Dordel</w:t>
+                <w:t xml:space="preserve">Yajun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Kurt</w:t>
+                <w:t xml:space="preserve">Camila J Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Strommenger</w:t>
+                <w:t xml:space="preserve">Mark Eppinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Westh</w:t>
+                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (4), pp.e1000855. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (12), pp.1140-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944185v1</w:t>
+                <w:t xml:space="preserve">pasteur-00836130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat continuity and geographic distance predict population genetic differentiation in giant kelp</w:t>
               </w:r>
@@ -7653,64 +7653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcode analysis: a comparison of phylogenetic and statistical classification methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bleakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,51 +8025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four years of DNA barcoding: current advances and prospects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (5), pp.727-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8905,51 +8905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of evidence for isolation by distance in an expanding cane toad ( Bufo marinus ) population: an individual-based analysis of microsatellite genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Tikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9425,51 +9425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Sophie Fiston-Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9504,51 +9504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new iterative framework for simulation-based population genetic inference with improved coverage properties of confidence intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,51 +9637,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet MOHMIE (ANR-09-PEXT-0004 - 2009) (dir. C. Denys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10022,51 +10022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Charbonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega&#8208;abboud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Camarata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030389v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger Hobolth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Futschik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2025.03.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Arizmendi-Meija" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nebot-Colomer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez&#8208;Sendino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01573-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rancilhac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Brito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12628" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ficheux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mendez-Aranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Beddek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quiquempois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Moitti&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00515-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Larson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick B. Gagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Bodkin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ralls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352367v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez-Sendino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ria Romero Soriano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Virgoulay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab261" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken S. Toyama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02524382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mendez Aranda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4747.2.4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105966" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Macedo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Caballero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mateos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mccay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7780" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Tournayre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leuchtmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5714" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621677v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Petsopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman Ipekdal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Reddy Beeravolu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Frleta-Vali&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvija Kipson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cebrian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13461" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Coleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Beheregaray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kearns" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-017-0008-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625453v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wereszczuk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zalewski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0156-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270437v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Merle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.09.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13296" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Liefried" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouarour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji-Beddek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souttou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12725" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12829" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0682-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630586v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A30DC8E96C4E2C55DF6B635C29F56ADB6EB7C826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67534F0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Vignaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Maynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Spaet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12936" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HL8K82F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Meekan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vazquez-Juarez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12754" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J2CFF7NM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087423v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Joseph" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu212" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01805.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931012v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ter Meulen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037068" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337205v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0122" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr262" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931001v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kuhls" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sch&#246;nian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wirth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.04.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90RD1FC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649865v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;koro Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Tour&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1662-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05446.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXH5QLM5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836130v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eppinger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.705" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944185v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich N&#252;bel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Dordel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kurt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Strommenger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Westh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000855" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raimondi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Coelho" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-0050.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frantz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04410.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663565v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S14-S10" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00359920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02417.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321661v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip, C. Watts" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilik, J. Saccheri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen, J. Kemp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03184.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00392451v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.05.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929790v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montgomery Slatkin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03288.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC6DFM4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321541v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm206" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03046.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTDNP241-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00325236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Iorio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Griffiths" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2005.02.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNP8H2ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326841v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/166.2.1081" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929781v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sennedot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01861.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3A37C24D079CD55DFCA6972E6AE9ADAF2C1F1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333631v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg034" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929761v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Tikel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Moritz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01091.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CS3J6V87-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929768v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paetkau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortinas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01074-6.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSKJNQKM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05368585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilcar Socrates Keilani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05370937v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982066v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Joseph Lapointe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04316177v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Charbonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ortega&#8208;abboud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Romieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Camarata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Muller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70189" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030389v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger Hobolth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Futschik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2025.03.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Arizmendi-Meija" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nebot-Colomer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez&#8208;Sendino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01573-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rancilhac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Brito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12628" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ficheux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mendez-Aranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Beddek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quiquempois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Moitti&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00515-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Larson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick B. Gagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Bodkin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ralls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Virgoulay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab261" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352367v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez-Sendino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ria Romero Soriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13382" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken S. Toyama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02524382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mendez Aranda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4747.2.4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105966" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Tournayre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leuchtmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5714" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Macedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Caballero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mateos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mccay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7780" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621677v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Petsopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman Ipekdal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Reddy Beeravolu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Frleta-Vali&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvija Kipson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cebrian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13461" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Coleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Beheregaray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kearns" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-017-0008-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hivert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300900" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741290v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3530" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625453v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wereszczuk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zalewski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0156-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13296" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Merle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.09.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Liefried" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouarour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864057v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji-Beddek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souttou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12725" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12829" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0682-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630586v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A30DC8E96C4E2C55DF6B635C29F56ADB6EB7C826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13152" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67534F0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631664v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Vignaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Maynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Spaet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12936" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HL8K82F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630929v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Meekan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vazquez-Juarez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12754" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J2CFF7NM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087423v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Joseph" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu212" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01805.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr262" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lar&#233;do" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0122" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931012v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan ter Meulen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037068" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931001v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kuhls" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sch&#246;nian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wirth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.04.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90RD1FC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643411v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.121764" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649865v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;koro Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Tour&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1662-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05446.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXH5QLM5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944185v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich N&#252;bel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Dordel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kurt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Strommenger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Westh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000855" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Song" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila J Mazzoni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eppinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.705" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raimondi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Coelho" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-0050.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frantz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04410.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663565v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S14-S10" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00359920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02417.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321661v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip, C. Watts" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilik, J. Saccheri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen, J. Kemp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03184.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00392451v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.05.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929790v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montgomery Slatkin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03288.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC6DFM4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321541v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm206" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663496v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Streiff" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03046.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTDNP241-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00325236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Iorio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Griffiths" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2005.02.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNP8H2ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326841v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/166.2.1081" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929781v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sennedot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01861.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3A37C24D079CD55DFCA6972E6AE9ADAF2C1F1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333631v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg034" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929761v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Tikel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Moritz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01091.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CS3J6V87-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929768v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tikel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paetkau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortinas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.01074-6.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSKJNQKM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05368585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilcar Socrates Keilani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05370937v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982066v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Joseph Lapointe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04316177v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>