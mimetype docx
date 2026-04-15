--- v0 (2026-03-10)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Luis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature comparée - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-4306-0536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197413951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Luis est maître de conférences en littérature comparée à l'Ecole Normale Supérieure de Lyon depuis septembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre du Centre d'Etudes et de Recherches Comparées sur la Création (CERCC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littératures de genre, littératures populaires, théorie du roman (en particulier Robert Louis Stevenson).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature latino-américaine du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de la littérature, théories de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">world literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">distant reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et sport.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael.luis@ens-lyon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire avec les cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémocritique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.190, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire avec les cartes. Actes du colloque &amp;quot;Récits avec cartes&amp;quot; organisé à l'ENS de Lyon en février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epistémocritique, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bierce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Echanges Littéraires, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle d'une nouvelle fiction latino-américaine (Bioy Casares, Borges, Cortázar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Signes, 979-10-362-0018-2. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Giai-Duganera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 292, 2017, Rencontres, 978-2-406-06807-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre et stratégies littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies identitaires, stratégies d’effacement : le dilemme constitutif des littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Quiroga, paysan et pionnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apropos [Perspektiven auf die Romania]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/apropos.11.2058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandman, récit métamorphe : l’espace du chapitre chez Neil Gaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai, forme introuvable de la world literature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, IX, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A sound in the wind” : les Fables de R. L. Stevenson, une expérimentation fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecosse et Irlande fantastiques, 41, pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Perrot-Corpet (Danielle) & Gauvin (Lise) (dir.), La Nation nommée Roman face aux histoires nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballades de la mer salée : fictions du Pacifique chez Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stevenson et la culture polynésienne, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges et le manuscrit-labyrinthe. Compte-rendu de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.fabula.org/revue/document8453.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson face à la tragédie de 1745. Conflit historique et surnaturel dans Le Maître de Ballantrae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le réalisme magique comme stratégie narrative dans la réappropriation des traumatismes historiques, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'événement : un parcours dans l'histoire du roman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.fabula.org/revue/document7731.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Stevenson sous les palmiers&amp;lt;/i&amp;gt;. Alberto Manguel lecteur et fabuliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Zagamé; Séverine Denieul; Pierre Loubier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Manguel, écrivain lecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fabula Colloques, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des phares à la littérature : Robert Louis Stevenson, l’ingénieur qui s’ignorait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Guermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phares en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-256, 2024, Interférences, 9782753596887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique quantique de la fiction ? L’étrange train de Juan José Arreola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien d'Avout; Isabelle Ost; Cécile Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Littérature, cinéma, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9788869764318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et pop culture : un nouvel espace médiatique pour la fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Besson; Florent Favard; Natacha Vas-Deyres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy &amp; médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actu SF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-198, 2023, 978-2-37686-586-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et anachronisme : Neruda et le cas de la poésie latinoaméricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poème, le juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.117-128, 2022, 978-2-38072-044-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Circé” de Julio Cortázar : une figure composite de la violence féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Sandra Provini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et personnages de criminelles, des histoires tragiques au roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie alternative des genres romanesques : Stevenson et la “simplicité significative” du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pezard; Valérie Stiénon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.149-162, 2022, 978-2-406-12980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter le football. Entretien avec Vincent Duluc et Stéphane Guy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Baud; Vincent Bierce; Raphaël Luis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Echanges Littéraires, Hermann, 2021, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Louis Stevenson et la vieillesse permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Jomand-Baudry; Fabienne Boissièras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énigme de la mémoire. Études pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782271095107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cortázar et le roman-poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-98, 2019, 978-2-84174-938-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons inversées : Robert Louis Stevenson et la morale ambiguë du roman d’aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brun; Magalie Myoupo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leçon en fiction (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurédit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2018, 978-2-84830-225-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge du déplacement transatlantique : les expériences littéraires de Stevenson et Cortázar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Parizet; Jean-Marc Moura; Jean-Claude Laborie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une histoire littéraire transatlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-276, 2018, Rencontres, 978-2-406-07745-9. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07747-3.p.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif dans le tapis, ou l’éternel retour du préconstruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Mezzadri; Solène Thomas; Raphaël Luis; Florent Bréchet; Sabrina Giai-Duganera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (292), Classiques Garnier, pp.231-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance et anachronisme : de l’histoire chez Stevenson, Tolkien et Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À contretemps ? Usages et enjeux des anachronismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saulo Neiva, Nov 2018, Clermont-Ferrand (Université Blaise Pascal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne jamais finir sa thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des doctorant.es du FoReLLIS B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eve Le Fessant; Eloïse de Nayer; Louise Lagniez, May 2024, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et fictions de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprint Folksonomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Langlet, May 2024, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible canon contemporain des littératures de genre : plongée dans la base de données de Sens Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier LPCM 2023-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Nov 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur en question : vers un tournant statistique du populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde édition des Assises de la recherche en cultures populaires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Oct 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stats et style : le football est-il encore littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LmM du CPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Besand; Henri Garric, Mar 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style Bill Simmons : une écriture du sport transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’objet littéraire. Théoriser les écritures transfrontalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Louis, Feb 2023, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dilemme comparatiste : de la lecture idéale au distant reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Méthodes, pratiques et enjeux des études littéraires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préconstruit générique comme outil polémique : les stratégies littéraires de Stevenson, Borges et Bioy Casares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Formes et fonctions du préconstruit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Walter Scott à Victor Hugo, la sinueuse généalogie romantique de R. L. Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Romantisme et contemporanéité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Dayre, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle de la fiction latino-américaine (Bioy Casares, Borges, Cortázar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Lyon III Jean Moulin, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03540982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à L'Ile au trésor de Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ile au Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.IX-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Luis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature comparée - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-4306-0536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197413951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Luis est maître de conférences en littérature comparée à l'Ecole Normale Supérieure de Lyon depuis septembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre de l'Institut d'Histoire des Représentations et des Idées dans la Modernité (UMR 5317).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littératures de genre, littératures populaires, théorie du roman (en particulier Robert Louis Stevenson).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature latino-américaine du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de la littérature, théories de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">world literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">distant reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et sport.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael.luis@ens-lyon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire avec les cartes. Actes du colloque &amp;quot;Récits avec cartes&amp;quot; organisé à l'ENS de Lyon en février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epistémocritique, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bierce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Echanges Littéraires, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle d'une nouvelle fiction latino-américaine (Bioy Casares, Borges, Cortázar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Signes, 979-10-362-0018-2. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Giai-Duganera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 292, 2017, Rencontres, 978-2-406-06807-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre et stratégies littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies identitaires, stratégies d’effacement : le dilemme constitutif des littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Quiroga, paysan et pionnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apropos [Perspektiven auf die Romania]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/apropos.11.2058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandman, récit métamorphe : l’espace du chapitre chez Neil Gaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai, forme introuvable de la world literature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, IX, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A sound in the wind” : les Fables de R. L. Stevenson, une expérimentation fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecosse et Irlande fantastiques, 41, pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Perrot-Corpet (Danielle) & Gauvin (Lise) (dir.), La Nation nommée Roman face aux histoires nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballades de la mer salée : fictions du Pacifique chez Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stevenson et la culture polynésienne, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges et le manuscrit-labyrinthe. Compte-rendu de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.fabula.org/revue/document8453.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson face à la tragédie de 1745. Conflit historique et surnaturel dans Le Maître de Ballantrae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le réalisme magique comme stratégie narrative dans la réappropriation des traumatismes historiques, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'événement : un parcours dans l'histoire du roman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.fabula.org/revue/document7731.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Stevenson sous les palmiers&amp;lt;/i&amp;gt;. Alberto Manguel lecteur et fabuliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Zagamé; Séverine Denieul; Pierre Loubier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Manguel, écrivain lecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fabula Colloques, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des phares à la littérature : Robert Louis Stevenson, l’ingénieur qui s’ignorait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Guermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phares en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-256, 2024, Interférences, 9782753596887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique quantique de la fiction ? L’étrange train de Juan José Arreola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien d'Avout; Isabelle Ost; Cécile Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Littérature, cinéma, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9788869764318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et pop culture : un nouvel espace médiatique pour la fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Besson; Florent Favard; Natacha Vas-Deyres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy &amp; médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actu SF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-198, 2023, 978-2-37686-586-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et anachronisme : Neruda et le cas de la poésie latinoaméricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poème, le juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.117-128, 2022, 978-2-38072-044-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Circé” de Julio Cortázar : une figure composite de la violence féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Sandra Provini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et personnages de criminelles, des histoires tragiques au roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie alternative des genres romanesques : Stevenson et la “simplicité significative” du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pezard; Valérie Stiénon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.149-162, 2022, 978-2-406-12980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter le football. Entretien avec Vincent Duluc et Stéphane Guy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Baud; Vincent Bierce; Raphaël Luis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Echanges Littéraires, Hermann, 2021, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Louis Stevenson et la vieillesse permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Jomand-Baudry; Fabienne Boissièras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énigme de la mémoire. Études pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782271095107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cortázar et le roman-poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-98, 2019, 978-2-84174-938-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons inversées : Robert Louis Stevenson et la morale ambiguë du roman d’aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brun; Magalie Myoupo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leçon en fiction (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurédit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2018, 978-2-84830-225-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge du déplacement transatlantique : les expériences littéraires de Stevenson et Cortázar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Parizet; Jean-Marc Moura; Jean-Claude Laborie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une histoire littéraire transatlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-276, 2018, Rencontres, 978-2-406-07745-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07747-3.p.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif dans le tapis, ou l’éternel retour du préconstruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Mezzadri; Solène Thomas; Raphaël Luis; Florent Bréchet; Sabrina Giai-Duganera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (292), Classiques Garnier, pp.231-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance et anachronisme : de l’histoire chez Stevenson, Tolkien et Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À contretemps ? Usages et enjeux des anachronismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saulo Neiva, Nov 2018, Clermont-Ferrand (Université Blaise Pascal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne jamais finir sa thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des doctorant.es du FoReLLIS B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eve Le Fessant; Eloïse de Nayer; Louise Lagniez, May 2024, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et fictions de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprint Folksonomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Langlet, May 2024, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible canon contemporain des littératures de genre : plongée dans la base de données de Sens Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier LPCM 2023-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Nov 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur en question : vers un tournant statistique du populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde édition des Assises de la recherche en cultures populaires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Oct 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stats et style : le football est-il encore littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LmM du CPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Besand; Henri Garric, Mar 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style Bill Simmons : une écriture du sport transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’objet littéraire. Théoriser les écritures transfrontalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Louis, Feb 2023, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dilemme comparatiste : de la lecture idéale au distant reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Méthodes, pratiques et enjeux des études littéraires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Walter Scott à Victor Hugo, la sinueuse généalogie romantique de R. L. Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Romantisme et contemporanéité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Dayre, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préconstruit générique comme outil polémique : les stratégies littéraires de Stevenson, Borges et Bioy Casares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Formes et fonctions du préconstruit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle de la fiction latino-américaine (Bioy Casares, Borges, Cortázar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Lyon III Jean Moulin, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03540982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à L'Ile au trésor de Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ile au Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.IX-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BA6F6DC"/>
+    <w:nsid w:val="AF779C7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="627CC0A5"/>
+    <w:nsid w:val="6601BC76"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-luis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4306-0536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197413951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raphael.luis@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#232;gre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Luis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epistemocritique.org/ecrire-avec-les-cartes/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013460" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100884880" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mezzadri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Br&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Giai-Duganera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-preconstruit-approche-pluridisciplinaire.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martinelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.11.2058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12485.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12485" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10075/phares-en-litterature" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cartes-invisibles/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-actusf.fr/a/collectif/fantasy-et-medias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/l-enigme-de-la-memoire/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/le-reel-de-la-poesie/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euredit-editions.com/f/index.php?sp=liv&amp;amp;livre_id=217" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/vers-une-histoire-litteraire-transatlantique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07747-3.p.0263" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-luis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4306-0536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197413951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raphael.luis@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#232;gre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Luis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100884880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mezzadri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Br&#233;chet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Giai-Duganera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-preconstruit-approche-pluridisciplinaire.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6676" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.11.2058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7848" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12485.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12485" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10075/phares-en-litterature" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cartes-invisibles/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-actusf.fr/a/collectif/fantasy-et-medias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/l-enigme-de-la-memoire/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/le-reel-de-la-poesie/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euredit-editions.com/f/index.php?sp=liv&amp;amp;livre_id=217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/vers-une-histoire-litteraire-transatlantique.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07747-3.p.0263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>