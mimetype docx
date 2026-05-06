--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Luis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature comparée - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-4306-0536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197413951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Luis est maître de conférences en littérature comparée à l'Ecole Normale Supérieure de Lyon depuis septembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre de l'Institut d'Histoire des Représentations et des Idées dans la Modernité (UMR 5317).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littératures de genre, littératures populaires, théorie du roman (en particulier Robert Louis Stevenson).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature latino-américaine du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de la littérature, théories de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">world literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">distant reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et sport.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael.luis@ens-lyon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire avec les cartes. Actes du colloque &amp;quot;Récits avec cartes&amp;quot; organisé à l'ENS de Lyon en février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epistémocritique, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bierce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Echanges Littéraires, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle d'une nouvelle fiction latino-américaine (Bioy Casares, Borges, Cortázar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Signes, 979-10-362-0018-2. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Giai-Duganera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 292, 2017, Rencontres, 978-2-406-06807-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre et stratégies littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies identitaires, stratégies d’effacement : le dilemme constitutif des littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Quiroga, paysan et pionnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apropos [Perspektiven auf die Romania]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/apropos.11.2058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandman, récit métamorphe : l’espace du chapitre chez Neil Gaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai, forme introuvable de la world literature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, IX, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A sound in the wind” : les Fables de R. L. Stevenson, une expérimentation fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecosse et Irlande fantastiques, 41, pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Perrot-Corpet (Danielle) & Gauvin (Lise) (dir.), La Nation nommée Roman face aux histoires nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballades de la mer salée : fictions du Pacifique chez Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stevenson et la culture polynésienne, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges et le manuscrit-labyrinthe. Compte-rendu de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.fabula.org/revue/document8453.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson face à la tragédie de 1745. Conflit historique et surnaturel dans Le Maître de Ballantrae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le réalisme magique comme stratégie narrative dans la réappropriation des traumatismes historiques, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'événement : un parcours dans l'histoire du roman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.fabula.org/revue/document7731.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Stevenson sous les palmiers&amp;lt;/i&amp;gt;. Alberto Manguel lecteur et fabuliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Zagamé; Séverine Denieul; Pierre Loubier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Manguel, écrivain lecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fabula Colloques, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des phares à la littérature : Robert Louis Stevenson, l’ingénieur qui s’ignorait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Guermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phares en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-256, 2024, Interférences, 9782753596887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique quantique de la fiction ? L’étrange train de Juan José Arreola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien d'Avout; Isabelle Ost; Cécile Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Littérature, cinéma, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9788869764318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et pop culture : un nouvel espace médiatique pour la fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Besson; Florent Favard; Natacha Vas-Deyres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy &amp; médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actu SF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-198, 2023, 978-2-37686-586-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et anachronisme : Neruda et le cas de la poésie latinoaméricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poème, le juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.117-128, 2022, 978-2-38072-044-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Circé” de Julio Cortázar : une figure composite de la violence féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Sandra Provini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et personnages de criminelles, des histoires tragiques au roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie alternative des genres romanesques : Stevenson et la “simplicité significative” du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pezard; Valérie Stiénon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.149-162, 2022, 978-2-406-12980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter le football. Entretien avec Vincent Duluc et Stéphane Guy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Baud; Vincent Bierce; Raphaël Luis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Echanges Littéraires, Hermann, 2021, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Louis Stevenson et la vieillesse permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Jomand-Baudry; Fabienne Boissièras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énigme de la mémoire. Études pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782271095107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cortázar et le roman-poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-98, 2019, 978-2-84174-938-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons inversées : Robert Louis Stevenson et la morale ambiguë du roman d’aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brun; Magalie Myoupo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leçon en fiction (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurédit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2018, 978-2-84830-225-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge du déplacement transatlantique : les expériences littéraires de Stevenson et Cortázar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Parizet; Jean-Marc Moura; Jean-Claude Laborie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une histoire littéraire transatlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-276, 2018, Rencontres, 978-2-406-07745-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07747-3.p.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif dans le tapis, ou l’éternel retour du préconstruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Mezzadri; Solène Thomas; Raphaël Luis; Florent Bréchet; Sabrina Giai-Duganera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (292), Classiques Garnier, pp.231-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance et anachronisme : de l’histoire chez Stevenson, Tolkien et Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À contretemps ? Usages et enjeux des anachronismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saulo Neiva, Nov 2018, Clermont-Ferrand (Université Blaise Pascal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne jamais finir sa thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des doctorant.es du FoReLLIS B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eve Le Fessant; Eloïse de Nayer; Louise Lagniez, May 2024, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et fictions de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprint Folksonomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Langlet, May 2024, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible canon contemporain des littératures de genre : plongée dans la base de données de Sens Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier LPCM 2023-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Nov 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur en question : vers un tournant statistique du populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde édition des Assises de la recherche en cultures populaires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Oct 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stats et style : le football est-il encore littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LmM du CPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Besand; Henri Garric, Mar 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style Bill Simmons : une écriture du sport transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’objet littéraire. Théoriser les écritures transfrontalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Louis, Feb 2023, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dilemme comparatiste : de la lecture idéale au distant reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Méthodes, pratiques et enjeux des études littéraires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Walter Scott à Victor Hugo, la sinueuse généalogie romantique de R. L. Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Romantisme et contemporanéité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Dayre, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préconstruit générique comme outil polémique : les stratégies littéraires de Stevenson, Borges et Bioy Casares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Formes et fonctions du préconstruit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle de la fiction latino-américaine (Bioy Casares, Borges, Cortázar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Lyon III Jean Moulin, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03540982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à L'Ile au trésor de Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ile au Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.IX-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Luis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature comparée - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-4306-0536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197413951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Luis est maître de conférences en littérature comparée à l'Ecole Normale Supérieure de Lyon depuis septembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre de l'Institut d'Histoire des Représentations et des Idées dans la Modernité (UMR 5317).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littératures de genre, littératures populaires, théorie du roman (en particulier Robert Louis Stevenson).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature latino-américaine du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de la littérature, théories de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">world literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">distant reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et sport.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael.luis@ens-lyon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire avec les cartes. Actes du colloque &amp;quot;Récits avec cartes&amp;quot; organisé à l'ENS de Lyon en février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epistémocritique, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bierce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Echanges Littéraires, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle d'une nouvelle fiction latino-américaine (Bioy Casares, Borges, Cortázar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Signes, 979-10-362-0018-2. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Giai-Duganera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 292, 2017, Rencontres, 978-2-406-06807-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre et stratégies littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies identitaires, stratégies d’effacement : le dilemme constitutif des littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Quiroga, paysan et pionnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apropos [Perspektiven auf die Romania]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/apropos.11.2058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandman, récit métamorphe : l’espace du chapitre chez Neil Gaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai, forme introuvable de la world literature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, IX, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Perrot-Corpet (Danielle) & Gauvin (Lise) (dir.), La Nation nommée Roman face aux histoires nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A sound in the wind” : les Fables de R. L. Stevenson, une expérimentation fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecosse et Irlande fantastiques, 41, pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballades de la mer salée : fictions du Pacifique chez Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stevenson et la culture polynésienne, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson face à la tragédie de 1745. Conflit historique et surnaturel dans Le Maître de Ballantrae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le réalisme magique comme stratégie narrative dans la réappropriation des traumatismes historiques, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges et le manuscrit-labyrinthe. Compte-rendu de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.fabula.org/revue/document8453.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'événement : un parcours dans l'histoire du roman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.fabula.org/revue/document7731.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique quantique de la fiction ? L’étrange train de Juan José Arreola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien d'Avout; Isabelle Ost; Cécile Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Littérature, cinéma, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9788869764318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Stevenson sous les palmiers&amp;lt;/i&amp;gt;. Alberto Manguel lecteur et fabuliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Zagamé; Séverine Denieul; Pierre Loubier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Manguel, écrivain lecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fabula Colloques, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des phares à la littérature : Robert Louis Stevenson, l’ingénieur qui s’ignorait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Guermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phares en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-256, 2024, Interférences, 9782753596887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et pop culture : un nouvel espace médiatique pour la fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Besson; Florent Favard; Natacha Vas-Deyres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy &amp; médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actu SF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-198, 2023, 978-2-37686-586-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie alternative des genres romanesques : Stevenson et la “simplicité significative” du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pezard; Valérie Stiénon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.149-162, 2022, 978-2-406-12980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et anachronisme : Neruda et le cas de la poésie latinoaméricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poème, le juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.117-128, 2022, 978-2-38072-044-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Circé” de Julio Cortázar : une figure composite de la violence féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Sandra Provini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et personnages de criminelles, des histoires tragiques au roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter le football. Entretien avec Vincent Duluc et Stéphane Guy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Baud; Vincent Bierce; Raphaël Luis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Echanges Littéraires, Hermann, 2021, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Louis Stevenson et la vieillesse permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Jomand-Baudry; Fabienne Boissièras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énigme de la mémoire. Études pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782271095107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cortázar et le roman-poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-98, 2019, 978-2-84174-938-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons inversées : Robert Louis Stevenson et la morale ambiguë du roman d’aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brun; Magalie Myoupo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leçon en fiction (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurédit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2018, 978-2-84830-225-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge du déplacement transatlantique : les expériences littéraires de Stevenson et Cortázar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Parizet; Jean-Marc Moura; Jean-Claude Laborie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une histoire littéraire transatlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-276, 2018, Rencontres, 978-2-406-07745-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07747-3.p.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif dans le tapis, ou l’éternel retour du préconstruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Mezzadri; Solène Thomas; Raphaël Luis; Florent Bréchet; Sabrina Giai-Duganera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (292), Classiques Garnier, pp.231-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance et anachronisme : de l’histoire chez Stevenson, Tolkien et Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À contretemps ? Usages et enjeux des anachronismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saulo Neiva, Nov 2018, Clermont-Ferrand (Université Blaise Pascal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne jamais finir sa thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des doctorant.es du FoReLLIS B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eve Le Fessant; Eloïse de Nayer; Louise Lagniez, May 2024, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et fictions de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprint Folksonomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Langlet, May 2024, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style Bill Simmons : une écriture du sport transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’objet littéraire. Théoriser les écritures transfrontalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Louis, Feb 2023, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible canon contemporain des littératures de genre : plongée dans la base de données de Sens Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier LPCM 2023-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Nov 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur en question : vers un tournant statistique du populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde édition des Assises de la recherche en cultures populaires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Oct 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stats et style : le football est-il encore littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LmM du CPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Besand; Henri Garric, Mar 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dilemme comparatiste : de la lecture idéale au distant reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Méthodes, pratiques et enjeux des études littéraires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Walter Scott à Victor Hugo, la sinueuse généalogie romantique de R. L. Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Romantisme et contemporanéité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Dayre, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préconstruit générique comme outil polémique : les stratégies littéraires de Stevenson, Borges et Bioy Casares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Formes et fonctions du préconstruit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle de la fiction latino-américaine (Bioy Casares, Borges, Cortázar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Lyon III Jean Moulin, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03540982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à L'Ile au trésor de Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ile au Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.IX-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF779C7B"/>
+    <w:nsid w:val="A2724978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6601BC76"/>
+    <w:nsid w:val="28CBB35B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-luis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4306-0536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197413951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raphael.luis@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#232;gre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Luis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100884880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mezzadri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Br&#233;chet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Giai-Duganera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-preconstruit-approche-pluridisciplinaire.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6676" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.11.2058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7848" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12485.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12485" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10075/phares-en-litterature" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cartes-invisibles/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-actusf.fr/a/collectif/fantasy-et-medias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/l-enigme-de-la-memoire/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/le-reel-de-la-poesie/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euredit-editions.com/f/index.php?sp=liv&amp;amp;livre_id=217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/vers-une-histoire-litteraire-transatlantique.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07747-3.p.0263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-luis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4306-0536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197413951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raphael.luis@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#232;gre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Luis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100884880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mezzadri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Br&#233;chet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Giai-Duganera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-preconstruit-approche-pluridisciplinaire.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6676" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.11.2058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7848" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cartes-invisibles/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12485.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12485" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10075/phares-en-litterature" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-actusf.fr/a/collectif/fantasy-et-medias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/l-enigme-de-la-memoire/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/le-reel-de-la-poesie/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euredit-editions.com/f/index.php?sp=liv&amp;amp;livre_id=217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/vers-une-histoire-litteraire-transatlantique.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07747-3.p.0263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>