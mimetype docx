--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Luis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature comparée - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-4306-0536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197413951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Luis est maître de conférences en littérature comparée à l'Ecole Normale Supérieure de Lyon depuis septembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre de l'Institut d'Histoire des Représentations et des Idées dans la Modernité (UMR 5317).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littératures de genre, littératures populaires, théorie du roman (en particulier Robert Louis Stevenson).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature latino-américaine du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de la littérature, théories de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">world literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">distant reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et sport.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael.luis@ens-lyon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire avec les cartes. Actes du colloque &amp;quot;Récits avec cartes&amp;quot; organisé à l'ENS de Lyon en février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epistémocritique, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bierce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Echanges Littéraires, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle d'une nouvelle fiction latino-américaine (Bioy Casares, Borges, Cortázar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Signes, 979-10-362-0018-2. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Giai-Duganera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 292, 2017, Rencontres, 978-2-406-06807-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre et stratégies littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies identitaires, stratégies d’effacement : le dilemme constitutif des littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Quiroga, paysan et pionnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apropos [Perspektiven auf die Romania]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/apropos.11.2058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandman, récit métamorphe : l’espace du chapitre chez Neil Gaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai, forme introuvable de la world literature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, IX, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Perrot-Corpet (Danielle) & Gauvin (Lise) (dir.), La Nation nommée Roman face aux histoires nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A sound in the wind” : les Fables de R. L. Stevenson, une expérimentation fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecosse et Irlande fantastiques, 41, pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballades de la mer salée : fictions du Pacifique chez Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stevenson et la culture polynésienne, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson face à la tragédie de 1745. Conflit historique et surnaturel dans Le Maître de Ballantrae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le réalisme magique comme stratégie narrative dans la réappropriation des traumatismes historiques, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges et le manuscrit-labyrinthe. Compte-rendu de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.fabula.org/revue/document8453.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'événement : un parcours dans l'histoire du roman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.fabula.org/revue/document7731.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique quantique de la fiction ? L’étrange train de Juan José Arreola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien d'Avout; Isabelle Ost; Cécile Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Littérature, cinéma, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9788869764318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Stevenson sous les palmiers&amp;lt;/i&amp;gt;. Alberto Manguel lecteur et fabuliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Zagamé; Séverine Denieul; Pierre Loubier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Manguel, écrivain lecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fabula Colloques, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des phares à la littérature : Robert Louis Stevenson, l’ingénieur qui s’ignorait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Guermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phares en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-256, 2024, Interférences, 9782753596887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et pop culture : un nouvel espace médiatique pour la fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Besson; Florent Favard; Natacha Vas-Deyres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy &amp; médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actu SF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-198, 2023, 978-2-37686-586-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie alternative des genres romanesques : Stevenson et la “simplicité significative” du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pezard; Valérie Stiénon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.149-162, 2022, 978-2-406-12980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et anachronisme : Neruda et le cas de la poésie latinoaméricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poème, le juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.117-128, 2022, 978-2-38072-044-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Circé” de Julio Cortázar : une figure composite de la violence féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Sandra Provini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et personnages de criminelles, des histoires tragiques au roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter le football. Entretien avec Vincent Duluc et Stéphane Guy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Baud; Vincent Bierce; Raphaël Luis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Echanges Littéraires, Hermann, 2021, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Louis Stevenson et la vieillesse permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Jomand-Baudry; Fabienne Boissièras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énigme de la mémoire. Études pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782271095107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cortázar et le roman-poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-98, 2019, 978-2-84174-938-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons inversées : Robert Louis Stevenson et la morale ambiguë du roman d’aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brun; Magalie Myoupo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leçon en fiction (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurédit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2018, 978-2-84830-225-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge du déplacement transatlantique : les expériences littéraires de Stevenson et Cortázar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Parizet; Jean-Marc Moura; Jean-Claude Laborie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une histoire littéraire transatlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-276, 2018, Rencontres, 978-2-406-07745-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07747-3.p.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif dans le tapis, ou l’éternel retour du préconstruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Mezzadri; Solène Thomas; Raphaël Luis; Florent Bréchet; Sabrina Giai-Duganera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (292), Classiques Garnier, pp.231-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance et anachronisme : de l’histoire chez Stevenson, Tolkien et Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À contretemps ? Usages et enjeux des anachronismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saulo Neiva, Nov 2018, Clermont-Ferrand (Université Blaise Pascal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne jamais finir sa thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des doctorant.es du FoReLLIS B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eve Le Fessant; Eloïse de Nayer; Louise Lagniez, May 2024, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et fictions de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprint Folksonomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Langlet, May 2024, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style Bill Simmons : une écriture du sport transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’objet littéraire. Théoriser les écritures transfrontalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Louis, Feb 2023, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible canon contemporain des littératures de genre : plongée dans la base de données de Sens Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier LPCM 2023-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Nov 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur en question : vers un tournant statistique du populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde édition des Assises de la recherche en cultures populaires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Oct 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stats et style : le football est-il encore littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LmM du CPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Besand; Henri Garric, Mar 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dilemme comparatiste : de la lecture idéale au distant reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Méthodes, pratiques et enjeux des études littéraires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Walter Scott à Victor Hugo, la sinueuse généalogie romantique de R. L. Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Romantisme et contemporanéité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Dayre, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préconstruit générique comme outil polémique : les stratégies littéraires de Stevenson, Borges et Bioy Casares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Formes et fonctions du préconstruit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle de la fiction latino-américaine (Bioy Casares, Borges, Cortázar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Lyon III Jean Moulin, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03540982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à L'Ile au trésor de Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ile au Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.IX-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Luis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature comparée - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-4306-0536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197413951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=R_SapzcAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Luis est maître de conférences en littérature comparée à l'Ecole Normale Supérieure de Lyon depuis septembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre de l'Institut d'Histoire des Représentations et des Idées dans la Modernité (UMR 5317).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littératures de genre, littératures populaires, théorie du roman (en particulier Robert Louis Stevenson).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature latino-américaine du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de la littérature, théories de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">world literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">distant reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et sport.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael.luis@ens-lyon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire avec les cartes. Actes du colloque &amp;quot;Récits avec cartes&amp;quot; organisé à l'ENS de Lyon en février 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epistémocritique, 2024, 979-10-97361-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bierce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Echanges Littéraires, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle d'une nouvelle fiction latino-américaine (Bioy Casares, Borges, Cortázar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Signes, 979-10-362-0018-2. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Giai-Duganera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 292, 2017, Rencontres, 978-2-406-06807-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de genre et stratégies littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies identitaires, stratégies d’effacement : le dilemme constitutif des littératures de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/recherchestravaux.6676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Quiroga, paysan et pionnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apropos [Perspektiven auf die Romania]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.112-122. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/apropos.11.2058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandman, récit métamorphe : l’espace du chapitre chez Neil Gaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essai, forme introuvable de la world literature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, IX, pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A sound in the wind” : les Fables de R. L. Stevenson, une expérimentation fantastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ecosse et Irlande fantastiques, 41, pp.33-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Perrot-Corpet (Danielle) & Gauvin (Lise) (dir.), La Nation nommée Roman face aux histoires nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballades de la mer salée : fictions du Pacifique chez Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stevenson et la culture polynésienne, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges et le manuscrit-labyrinthe. Compte-rendu de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.fabula.org/revue/document8453.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson face à la tragédie de 1745. Conflit historique et surnaturel dans Le Maître de Ballantrae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le réalisme magique comme stratégie narrative dans la réappropriation des traumatismes historiques, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'événement : un parcours dans l'histoire du roman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://www.fabula.org/revue/document7731.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Stevenson sous les palmiers&amp;lt;/i&amp;gt;. Alberto Manguel lecteur et fabuliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Zagamé; Séverine Denieul; Pierre Loubier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberto Manguel, écrivain lecteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Fabula Colloques, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des phares à la littérature : Robert Louis Stevenson, l’ingénieur qui s’ignorait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Guermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phares en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-256, 2024, Interférences, 9782753596887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pratique quantique de la fiction ? L’étrange train de Juan José Arreola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien d'Avout; Isabelle Ost; Cécile Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Littérature, cinéma, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9788869764318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports et pop culture : un nouvel espace médiatique pour la fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Besson; Florent Favard; Natacha Vas-Deyres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy &amp; médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actu SF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-198, 2023, 978-2-37686-586-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et anachronisme : Neruda et le cas de la poésie latinoaméricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poème, le juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.117-128, 2022, 978-2-38072-044-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Circé” de Julio Cortázar : une figure composite de la violence féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Ferry; Sandra Provini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et personnages de criminelles, des histoires tragiques au roman policier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie alternative des genres romanesques : Stevenson et la “simplicité significative” du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Pezard; Valérie Stiénon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.149-162, 2022, 978-2-406-12980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenter le football. Entretien avec Vincent Duluc et Stéphane Guy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Baud; Vincent Bierce; Raphaël Luis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies sportives d'aujourd'hui. Le football et ses langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Echanges Littéraires, Hermann, 2021, 9791037013460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Louis Stevenson et la vieillesse permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Jomand-Baudry; Fabienne Boissièras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énigme de la mémoire. Études pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782271095107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cortázar et le roman-poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bayle; Eric Dayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel de la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-98, 2019, 978-2-84174-938-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons inversées : Robert Louis Stevenson et la morale ambiguë du roman d’aventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Brun; Magalie Myoupo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leçon en fiction (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurédit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2018, 978-2-84830-225-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge du déplacement transatlantique : les expériences littéraires de Stevenson et Cortázar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Parizet; Jean-Marc Moura; Jean-Claude Laborie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une histoire littéraire transatlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-276, 2018, Rencontres, 978-2-406-07745-9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07747-3.p.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif dans le tapis, ou l’éternel retour du préconstruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Mezzadri; Solène Thomas; Raphaël Luis; Florent Bréchet; Sabrina Giai-Duganera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Préconstruit. Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (292), Classiques Garnier, pp.231-239, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romance et anachronisme : de l’histoire chez Stevenson, Tolkien et Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À contretemps ? Usages et enjeux des anachronismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saulo Neiva, Nov 2018, Clermont-Ferrand (Université Blaise Pascal), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne jamais finir sa thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études des doctorant.es du FoReLLIS B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eve Le Fessant; Eloïse de Nayer; Louise Lagniez, May 2024, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et fictions de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprint Folksonomies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irène Langlet, May 2024, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible canon contemporain des littératures de genre : plongée dans la base de données de Sens Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier LPCM 2023-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Nov 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur en question : vers un tournant statistique du populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde édition des Assises de la recherche en cultures populaires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Oct 2023, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stats et style : le football est-il encore littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LmM du CPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Besand; Henri Garric, Mar 2023, Dijon (Université de Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style Bill Simmons : une écriture du sport transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « L’objet littéraire. Théoriser les écritures transfrontalières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Louis, Feb 2023, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dilemme comparatiste : de la lecture idéale au distant reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Méthodes, pratiques et enjeux des études littéraires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préconstruit générique comme outil polémique : les stratégies littéraires de Stevenson, Borges et Bioy Casares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Formes et fonctions du préconstruit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Walter Scott à Victor Hugo, la sinueuse généalogie romantique de R. L. Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Romantisme et contemporanéité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Dayre, Jan 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et la fable. Stevenson, modèle de la fiction latino-américaine (Bioy Casares, Borges, Cortázar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Lyon III Jean Moulin, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03540982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à L'Ile au trésor de Robert Louis Stevenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Luis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ile au Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.IX-XXVI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2724978"/>
+    <w:nsid w:val="245446D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28CBB35B"/>
+    <w:nsid w:val="F02EE344"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-luis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4306-0536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197413951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raphael.luis@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#232;gre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Luis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100884880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mezzadri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Br&#233;chet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Giai-Duganera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-preconstruit-approche-pluridisciplinaire.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6676" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.11.2058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7848" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cartes-invisibles/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12485.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12485" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10075/phares-en-litterature" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-actusf.fr/a/collectif/fantasy-et-medias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/l-enigme-de-la-memoire/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/le-reel-de-la-poesie/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euredit-editions.com/f/index.php?sp=liv&amp;amp;livre_id=217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/vers-une-histoire-litteraire-transatlantique.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07747-3.p.0263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-luis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4306-0536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197413951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=R_SapzcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raphael.luis@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Luis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100884880" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mezzadri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Br&#233;chet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Giai-Duganera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-preconstruit-approche-pluridisciplinaire.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martinelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.6676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.11.2058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7848" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12485.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12485" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10075/phares-en-litterature" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cartes-invisibles/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-actusf.fr/a/collectif/fantasy-et-medias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/l-enigme-de-la-memoire/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/le-reel-de-la-poesie/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euredit-editions.com/f/index.php?sp=liv&amp;amp;livre_id=217" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/vers-une-histoire-litteraire-transatlantique.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07747-3.p.0263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910474v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>