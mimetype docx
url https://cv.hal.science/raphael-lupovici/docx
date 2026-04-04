--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -1227,51 +1227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04836330"/>
+    <w:nsid w:val="F3EA2B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>