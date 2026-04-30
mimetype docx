--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -187,217 +187,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du témoignage en ligne à la formation d’un contre-public</w:t>
+                <w:t xml:space="preserve">Les pratiques numériques des mouvements sociaux, entre autonomie communicationnelle et dépendance institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lupovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1113, pp.26-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05055001v1</w:t>
+                <w:t xml:space="preserve">halshs-05402805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques numériques des mouvements sociaux, entre autonomie communicationnelle et dépendance institutionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Du témoignage en ligne à la formation d’un contre-public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lupovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (251), pp.265-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.251.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05402805v1</w:t>
+                <w:t xml:space="preserve">halshs-05055001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information transnationale des « Convois de la liberté » canadiens dans l’espace numérique des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lupovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.178-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -457,51 +457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lupovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 23/4 (1), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -580,51 +580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images de la contestation connectée des Gilets jaunes au croisement des terrains et des méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lupovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plateformes et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal, Nov 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -649,51 +649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias comme terrain et objet de lutte pour les Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lupovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gilets jaunes trois ans après – Un état des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quentin Ravelli; Johanna Siméant-Germanos; Pauline Liochon; Loïc Bonin, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -718,51 +718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What place for alternative media in international news flow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lupovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From international news flows to platformization of journalism: global news diversity in perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alan Ouakrat; Chris Paterson; Franck Rebillard; Jasmin Surm, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -787,51 +787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets jaunes, des critiques face aux institutions médiatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lupovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; RT37 - Sociologie des médias, Jul 2021, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -888,51 +888,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias, terrain et objet de lutte pour les Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lupovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quentin Ravelli; Johanna Siméant-Germanos; Loïc Bonin; Pauline Liochon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gilets jaunes. Une révolte inclassable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Rue d'Ulm, pp.197-207, 2024, 978-2-7288-0859-5</w:t>
@@ -961,51 +961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiacritique en vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lupovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La machine YouTube. Contradictions d'une plateforme d'expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C&amp;F Éditions, pp.163-183, 2022, 978-2-37662-061-7</w:t>
@@ -1066,51 +1066,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique des médias par les Gilets jaunes. Étude des appuis sociaux et numériques de la contestation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lupovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de la Sorbonne nouvelle - Paris III, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023PA030114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1227,51 +1227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3EA2B6A"/>
+    <w:nsid w:val="F5B69434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1458,51 +1458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-lupovici" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3503-2374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271162716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05055001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lupovici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0265" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lecha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bout&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04611779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-lupovici" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3503-2374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271162716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lecha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lupovici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05055001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04307256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bout&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04611779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>