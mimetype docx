--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8778-7915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la cellule Informatique, Modélisation et Données – UREP, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d’une équipe pluridisciplinaire (1 Ingénieure d'Étude, 1 Technicien de Recherche permanent, doctorants, post-doctorants, stagiaires).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la cellule via des réunions hebdomadaires et un suivi individualisé des agents.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination des projets de modélisation et de gestion des données scientifiques de l’unité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface entre les équipes de recherche en écologie et les besoins en calcul scientifique, assurant une adéquation fine entre outils développés et attentes scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet modélisation : conception, développement et pilotage d’outils/modèles (JAVA, R), dans un souci de science ouverte, de reproductibilité et de qualité logicielle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référent « Logiciels et Modélisation » pour ECODIV : diffusion des bonnes pratiques sur le cycle de vie des données (FAIR, PGD, automatisation des traitements).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre actif de plusieurs instances collectives : CEI, jurys de recrutement IR/IE, CATI IUMAN, cellules de réflexion.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-animation d’un module de Master en modélisation ; enseignement et transmission des compétences scientifiques et techniques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic controls of non-native perennial plant success in drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soroor Rahmanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hejda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.523-535. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02971-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds of functional trait diversity driven by land use intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (7), pp.1224-1233. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulated data for crop and grassland production and carbon-nitrogen fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/odjar.v10i0.18594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8026), pp.808-814. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in the adaptation of alpine pastures to climate change based on remote sensing products and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336, pp.117575. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual correlation and ensemble modelling to improve crop and grassland models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.105625. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Adaptation to Climate Change of Extensively Grazed Pastures in the Central Apennines (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Staglianò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Costafreda-Aumedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.351. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12020351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Albanito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mcbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Multi-Species Plant Communities in Perturbed and Nutrient-Limited Grasslands: Development of the Growth Model ModVege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Piseddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermes Movedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.2468. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the pertinence of ecosystem services optimization practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101320. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e43. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1645-1661. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel Evaluation of Nitrous Oxide Emissions From an Intensively Managed Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bretscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating biodiversity into biogeochemistry models to improve prediction of ecosystem services in temperate grasslands: Review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panu Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Kröel-Dulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10020259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the potential forage production of a mown permanent grassland in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Gomara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Potential of Legumes to Mitigate N 2 O Emissions From Permanent Grassland Using Process‐Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (12), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biological N fixation and grass-legume dynamics with process based biogeochemical models of varying complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Cichota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Dibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.58 - 66. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in crop and pasture ensemble model simulations of productivity and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Mcauliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e603-e616. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on European agriculture revisited: adding the economic dimension of grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Aghajanzadeh-Darzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-1018-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based approach to predict missing air temperature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.440-449. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant acclimation to temperature: Developments in the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.245-247. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ability of a simple grassland model to simulate the seasonal effects of drought on herbage growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mosimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.12 - 23. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale analysis of carbon and water cycles on managed grassland systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to assess vulnerabilities to climate change: An application to agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.389-396. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled Changes in Potential Grassland Productivity and in Grass-Fed Ruminant Livestock Density in Europe over 1961–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuln-Indices: Software to assess vulnerability to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on the C-cycle in European vegetation:A probabilistic risk analysis using six vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (22), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-6357-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance computing for climate change impact studies with the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André J.-A. Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of Plant Form and Function Sustains Productivity and Dominance along Environment and Competition Gradients. A Modeling Experiment with GEMINI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.80-91. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling coordination among functional traits using an individual-centred model: impact on plant performance at intra- and inter-specific levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e77372. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0077372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOCATTA-chi model for assessing C-14 transfers to grass: an evaluation for atmospheric operational releases from nuclear facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.81 - 93. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating grassland management in ORCHIDEE: model description and evaluation at 11 eddy-covariance sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Feng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (6), pp.2165-2181. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-2165-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI: a Grassland Model Simulating the Role of Plant Traits for Community Dynamics and Ecosystem Functioning. Parameterization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231, pp.134-145. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transfer of C-14 from the atmosphere to grass: A case study in a grass field near AREVA-NC La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.52 - 59. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for models of greenhouse gas emissions at farm level. Case study of N2O emissions simulated by the CERES-EGC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159, pp.3156-3161. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour comprendre la réponse des écosystèmes prairiaux au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ngef-xz41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTI-HERD: Which farming practices lead cattle herds towards enhanced resilience and efficiency while emitting less GHG and nitrogen emissions when exposed to environmental disturbances? A modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Castro Dias Castro Dias Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel du Meta Programme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambray-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international en Ecologie et Evolution de la SFE2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling microbial and plant diversity in multi-species agroecosystems: the DIMIVEA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of modelling mixed management grasslands in North Spain under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Martínez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarSolEl, a user-friendly tool to predict carbon stocks evolution in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. pp.800-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the difficulty in optimizing bundles of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP (Ecosystem Service Partnership) Europe Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating plant diversity into biogeochemical models to better infer ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, Helsinki, Finland. pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainability of Alpine pastures: first results of the project PASTORALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, online, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the forage production of a permanent grassland in the French Central Massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitationes para el consumo de forraje en campo natural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Ladislao Bucheli Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Rossi Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Reunion del grupo tecnico en forrajeras del cono sur grupo campos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Camos. URY., Jul 2017, Tacuarembo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim, une plateforme permettant d’investiguer les options d’adaptation et de mitigation à divers échelle. Application au modèle PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait-based assessment of the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pasture Simulation model – evaluation of plant acclimatory effects on grassland systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim simulations in the Massif Central of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Science Workshop of the EU-FP7 project MODEXTREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim – Climate change vulnerability studies in the region Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACCE MACSUR Mid- term Scientific Conference, "Achievements,Activities,Advancement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sassari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de stockage de carbone dans les sols prairiaux: intérêts et limites des approches méthodologiques de terrain pour les comprendre et les prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Réseau Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Climate Change Vulnerability Assessment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.777-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSiM et FarmSim. Modélisation des flux de carbone, d'azote, d'eau et d'énergie en prairie à l'interface sol – végétation – animaux – atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et environnement en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Monttpellier, FRA., Jun 2011, Sète, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture Simulation model (PaSim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisward annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim dans FarmSim ou de la modélisation des GES de la parcelle à l’exploitation From a greenhouse gas model on the plot scale to the farm study: PaSim into FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres, Recherches, Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a farm-cropland-grassland model of reactive nitrogen emission and greenhouse gas balance to biophysical parameters and farming pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating the functional role of traits for plant performance: a mechanistic modeling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society, annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society (BES). GBR., Sep 2008, Londres, United Kingdom. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Agricultural Policies through Advanced Grassland Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2024 : Agroecosystems in Transformation: Visions, Technologies and Actors.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African pastures and modelling for sustainable agroecology in Africa: the projet PAM-AgroAfrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Aayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dallahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitapha Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Pastoralism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saly, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. General Meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, Finland. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen academic publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Grassland Science in Europe, 25, pp.508-510, 2020, Meeting the future demands for grassland production. Proceedings of the 28th General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for climate change impacts, adaptation & mitigation projection with pasture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conant Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitton Nuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Matthew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Science Conference on Climate-Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 2015, Climate-Smart Agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux modèles d'exploitation sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of mean climate change and climate variability on food security extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonali P Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim - Pasture Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling 14C transfer in terrestrial environments in response to chronic and accidental 14C releases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2011, International Conference on Radioecology and Environmental Radioactivity, environment and nuclear renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hamilton, Ontario, Canada. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonely plants in arid land are functionally hyperdiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in the European croplands and grasslands: productivity, GHG balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des émissions des gaz à effet de serre dans les systèmes prairiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 15.3, /. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu d'exécution des travaux : Bourse Recherche Filière Vul'clim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition et évaluation d’une solution de prédiction des émissions de CH4 en zone tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.1., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on model-data comparison and improved model parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Conant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 4.4, /. 2014, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale de PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.2, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.2., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minutes de l’atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.3, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropicalisation du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.3., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 15.3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable 15.1 : A detailed description of the database architecture with guidelines for use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable : D9.1 Development of a modelling strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes van Der Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European pasture sensitivity to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultat de l’analyse de sensibilité – Méthode de MORRIS - Climats tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Delivrable 2.2.1, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et conception du leadership et de l’utilisation de la mémoire dans le simulateur PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur Prairie-Troupeau : Développement d’un module de défoliation contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8778-7915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la cellule Informatique, Modélisation et Données – UREP, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d’une équipe pluridisciplinaire (1 Ingénieure d'Étude, 1 Technicien de Recherche permanent, doctorants, post-doctorants, stagiaires).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la cellule via des réunions hebdomadaires et un suivi individualisé des agents.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination des projets de modélisation et de gestion des données scientifiques de l’unité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface entre les équipes de recherche en écologie et les besoins en calcul scientifique, assurant une adéquation fine entre outils développés et attentes scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet modélisation : conception, développement et pilotage d’outils/modèles (JAVA, R), dans un souci de science ouverte, de reproductibilité et de qualité logicielle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référent « Logiciels et Modélisation » pour ECODIV : diffusion des bonnes pratiques sur le cycle de vie des données (FAIR, PGD, automatisation des traitements).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre actif de plusieurs instances collectives : CEI, jurys de recrutement IR/IE, CATI IUMAN, cellules de réflexion.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-animation d’un module de Master en modélisation ; enseignement et transmission des compétences scientifiques et techniques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic controls of non-native perennial plant success in drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soroor Rahmanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hejda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.523-535. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02971-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds of functional trait diversity driven by land use intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (7), pp.1224-1233. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulated data for crop and grassland production and carbon-nitrogen fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/odjar.v10i0.18594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8026), pp.808-814. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Adaptation to Climate Change of Extensively Grazed Pastures in the Central Apennines (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Staglianò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Costafreda-Aumedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.351. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12020351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in the adaptation of alpine pastures to climate change based on remote sensing products and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336, pp.117575. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual correlation and ensemble modelling to improve crop and grassland models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.105625. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Albanito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mcbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Multi-Species Plant Communities in Perturbed and Nutrient-Limited Grasslands: Development of the Growth Model ModVege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Piseddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermes Movedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.2468. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1645-1661. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the pertinence of ecosystem services optimization practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101320. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e43. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel Evaluation of Nitrous Oxide Emissions From an Intensively Managed Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bretscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating biodiversity into biogeochemistry models to improve prediction of ecosystem services in temperate grasslands: Review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panu Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Kröel-Dulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10020259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the potential forage production of a mown permanent grassland in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Gomara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Potential of Legumes to Mitigate N 2 O Emissions From Permanent Grassland Using Process‐Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (12), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biological N fixation and grass-legume dynamics with process based biogeochemical models of varying complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Cichota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Dibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.58 - 66. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in crop and pasture ensemble model simulations of productivity and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Mcauliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e603-e616. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on European agriculture revisited: adding the economic dimension of grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Aghajanzadeh-Darzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-1018-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based approach to predict missing air temperature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.440-449. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant acclimation to temperature: Developments in the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.245-247. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ability of a simple grassland model to simulate the seasonal effects of drought on herbage growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mosimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.12 - 23. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to assess vulnerabilities to climate change: An application to agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.389-396. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale analysis of carbon and water cycles on managed grassland systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled Changes in Potential Grassland Productivity and in Grass-Fed Ruminant Livestock Density in Europe over 1961–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuln-Indices: Software to assess vulnerability to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on the C-cycle in European vegetation:A probabilistic risk analysis using six vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (22), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-6357-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance computing for climate change impact studies with the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André J.-A. Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of Plant Form and Function Sustains Productivity and Dominance along Environment and Competition Gradients. A Modeling Experiment with GEMINI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.80-91. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling coordination among functional traits using an individual-centred model: impact on plant performance at intra- and inter-specific levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e77372. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0077372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOCATTA-chi model for assessing C-14 transfers to grass: an evaluation for atmospheric operational releases from nuclear facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.81 - 93. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating grassland management in ORCHIDEE: model description and evaluation at 11 eddy-covariance sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Feng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (6), pp.2165-2181. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-2165-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI: a Grassland Model Simulating the Role of Plant Traits for Community Dynamics and Ecosystem Functioning. Parameterization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231, pp.134-145. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transfer of C-14 from the atmosphere to grass: A case study in a grass field near AREVA-NC La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.52 - 59. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for models of greenhouse gas emissions at farm level. Case study of N2O emissions simulated by the CERES-EGC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159, pp.3156-3161. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour comprendre la réponse des écosystèmes prairiaux au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ngef-xz41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTI-HERD: Which farming practices lead cattle herds towards enhanced resilience and efficiency while emitting less GHG and nitrogen emissions when exposed to environmental disturbances? A modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Castro Dias Castro Dias Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel du Meta Programme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambray-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international en Ecologie et Evolution de la SFE2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling microbial and plant diversity in multi-species agroecosystems: the DIMIVEA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of modelling mixed management grasslands in North Spain under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Martínez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarSolEl, a user-friendly tool to predict carbon stocks evolution in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. pp.800-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the difficulty in optimizing bundles of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP (Ecosystem Service Partnership) Europe Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating plant diversity into biogeochemical models to better infer ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, Helsinki, Finland. pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainability of Alpine pastures: first results of the project PASTORALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, online, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the forage production of a permanent grassland in the French Central Massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitationes para el consumo de forraje en campo natural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Ladislao Bucheli Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Rossi Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Reunion del grupo tecnico en forrajeras del cono sur grupo campos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Camos. URY., Jul 2017, Tacuarembo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim, une plateforme permettant d’investiguer les options d’adaptation et de mitigation à divers échelle. Application au modèle PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait-based assessment of the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pasture Simulation model – evaluation of plant acclimatory effects on grassland systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim simulations in the Massif Central of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Science Workshop of the EU-FP7 project MODEXTREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim – Climate change vulnerability studies in the region Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACCE MACSUR Mid- term Scientific Conference, "Achievements,Activities,Advancement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sassari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de stockage de carbone dans les sols prairiaux: intérêts et limites des approches méthodologiques de terrain pour les comprendre et les prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Réseau Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Climate Change Vulnerability Assessment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.777-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture Simulation model (PaSim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisward annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSiM et FarmSim. Modélisation des flux de carbone, d'azote, d'eau et d'énergie en prairie à l'interface sol – végétation – animaux – atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et environnement en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Monttpellier, FRA., Jun 2011, Sète, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim dans FarmSim ou de la modélisation des GES de la parcelle à l’exploitation From a greenhouse gas model on the plot scale to the farm study: PaSim into FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres, Recherches, Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a farm-cropland-grassland model of reactive nitrogen emission and greenhouse gas balance to biophysical parameters and farming pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating the functional role of traits for plant performance: a mechanistic modeling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society, annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society (BES). GBR., Sep 2008, Londres, United Kingdom. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Agricultural Policies through Advanced Grassland Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2024 : Agroecosystems in Transformation: Visions, Technologies and Actors.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African pastures and modelling for sustainable agroecology in Africa: the projet PAM-AgroAfrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Aayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dallahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitapha Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Pastoralism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saly, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. General Meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, Finland. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen academic publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Grassland Science in Europe, 25, pp.508-510, 2020, Meeting the future demands for grassland production. Proceedings of the 28th General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for climate change impacts, adaptation & mitigation projection with pasture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conant Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitton Nuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Matthew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Science Conference on Climate-Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 2015, Climate-Smart Agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux modèles d'exploitation sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of mean climate change and climate variability on food security extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonali P Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim - Pasture Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling 14C transfer in terrestrial environments in response to chronic and accidental 14C releases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2011, International Conference on Radioecology and Environmental Radioactivity, environment and nuclear renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hamilton, Ontario, Canada. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonely plants in arid land are functionally hyperdiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in the European croplands and grasslands: productivity, GHG balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des émissions des gaz à effet de serre dans les systèmes prairiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu d'exécution des travaux : Bourse Recherche Filière Vul'clim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 15.3, /. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropicalisation du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.3., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minutes de l’atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.3, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition et évaluation d’une solution de prédiction des émissions de CH4 en zone tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.1., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on model-data comparison and improved model parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Conant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 4.4, /. 2014, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale de PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.2, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.2., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 15.3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable 15.1 : A detailed description of the database architecture with guidelines for use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable : D9.1 Development of a modelling strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes van Der Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European pasture sensitivity to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultat de l’analyse de sensibilité – Méthode de MORRIS - Climats tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Delivrable 2.2.1, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur Prairie-Troupeau : Développement d’un module de défoliation contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et conception du leadership et de l’utilisation de la mémoire dans le simulateur PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDB31322"/>
+    <w:nsid w:val="13E754BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DBFD9D9A"/>
+    <w:nsid w:val="00AD624A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8778-7915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroor Rahmanian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hejda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02971-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liancourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Berdugo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02729-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Maestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07731-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argenti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassignana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117575" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bellini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Argenti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Staglian&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12020351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piseddu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermes Movedi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102468" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101320" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.54" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Fuchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Merbold" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bretscher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barcza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Korhonen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Kr&#246;el-Dulay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10020259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Gomara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107768" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082769v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006561" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Fitton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Cichota" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dibari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Aghajanzadeh-Darzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laperche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-1018-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.09.033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.030" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.12.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637160v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.10.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Viovy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Vuichard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127554" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.03.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136286v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Cameron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6357-2014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; J.-A. Vital" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.08.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1VJTD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francoise Soussana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077372" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Aulagnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.12.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49GB34F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707633v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.02.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651971v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.03.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7FBP9T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T Maestre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C&#233;bron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo G&#243;mara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Korhonen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Argenti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz Ramos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738078v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wallau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ladislao Bucheli Romero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Rossi Weiler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604408v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511982v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739630v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capitaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanfort" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971893v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Aayadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitapha Diatta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diouf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conant Rich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitton Nuala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Matthew" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742058v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808820v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803106v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aulagnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960536v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867228v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611408v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796628v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793426v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611412v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Barioni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Conant" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795604v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792608v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791962v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808751v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803667v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806603v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes van Der Pol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803730v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811664v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326270v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327103v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;an" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8778-7915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroor Rahmanian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hejda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02971-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liancourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Berdugo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02729-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Maestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07731-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bellini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Argenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Staglian&#242;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12020351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassignana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piseddu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermes Movedi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102468" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101320" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.54" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Fuchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Merbold" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bretscher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barcza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Korhonen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Kr&#246;el-Dulay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10020259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Gomara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107768" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082769v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006561" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Fitton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Cichota" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dibari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Aghajanzadeh-Darzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laperche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-1018-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.09.033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.12.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.10.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Viovy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Vuichard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127554" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.03.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136286v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Cameron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6357-2014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; J.-A. Vital" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.08.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1VJTD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francoise Soussana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077372" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Aulagnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.12.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49GB34F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707633v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.02.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651971v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.03.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7FBP9T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T Maestre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C&#233;bron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo G&#243;mara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Korhonen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Argenti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz Ramos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738078v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wallau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ladislao Bucheli Romero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Rossi Weiler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604408v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511982v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739630v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808903v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192126v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanfort" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capitaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192102v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971893v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Aayadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitapha Diatta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diouf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conant Rich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitton Nuala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Matthew" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742058v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808820v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803106v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aulagnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960536v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867228v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796628v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611408v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791962v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800989v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793426v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611412v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Barioni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Conant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795604v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792608v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808751v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803667v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806603v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes van Der Pol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803730v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811664v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327103v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;an" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326270v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>