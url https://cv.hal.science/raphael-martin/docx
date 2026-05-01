--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8778-7915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la cellule Informatique, Modélisation et Données – UREP, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d’une équipe pluridisciplinaire (1 Ingénieure d'Étude, 1 Technicien de Recherche permanent, doctorants, post-doctorants, stagiaires).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la cellule via des réunions hebdomadaires et un suivi individualisé des agents.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination des projets de modélisation et de gestion des données scientifiques de l’unité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface entre les équipes de recherche en écologie et les besoins en calcul scientifique, assurant une adéquation fine entre outils développés et attentes scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet modélisation : conception, développement et pilotage d’outils/modèles (JAVA, R), dans un souci de science ouverte, de reproductibilité et de qualité logicielle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référent « Logiciels et Modélisation » pour ECODIV : diffusion des bonnes pratiques sur le cycle de vie des données (FAIR, PGD, automatisation des traitements).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre actif de plusieurs instances collectives : CEI, jurys de recrutement IR/IE, CATI IUMAN, cellules de réflexion.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-animation d’un module de Master en modélisation ; enseignement et transmission des compétences scientifiques et techniques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic controls of non-native perennial plant success in drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soroor Rahmanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hejda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.523-535. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02971-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds of functional trait diversity driven by land use intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (7), pp.1224-1233. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulated data for crop and grassland production and carbon-nitrogen fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/odjar.v10i0.18594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8026), pp.808-814. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Adaptation to Climate Change of Extensively Grazed Pastures in the Central Apennines (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Staglianò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Costafreda-Aumedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.351. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12020351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in the adaptation of alpine pastures to climate change based on remote sensing products and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336, pp.117575. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual correlation and ensemble modelling to improve crop and grassland models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.105625. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Albanito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mcbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Multi-Species Plant Communities in Perturbed and Nutrient-Limited Grasslands: Development of the Growth Model ModVege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Piseddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermes Movedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.2468. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1645-1661. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the pertinence of ecosystem services optimization practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101320. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e43. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel Evaluation of Nitrous Oxide Emissions From an Intensively Managed Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bretscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating biodiversity into biogeochemistry models to improve prediction of ecosystem services in temperate grasslands: Review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panu Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Kröel-Dulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10020259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the potential forage production of a mown permanent grassland in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Gomara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Potential of Legumes to Mitigate N 2 O Emissions From Permanent Grassland Using Process‐Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (12), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biological N fixation and grass-legume dynamics with process based biogeochemical models of varying complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Cichota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Dibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.58 - 66. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in crop and pasture ensemble model simulations of productivity and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Mcauliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e603-e616. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on European agriculture revisited: adding the economic dimension of grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Aghajanzadeh-Darzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-1018-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based approach to predict missing air temperature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.440-449. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant acclimation to temperature: Developments in the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.245-247. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ability of a simple grassland model to simulate the seasonal effects of drought on herbage growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mosimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.12 - 23. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to assess vulnerabilities to climate change: An application to agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.389-396. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale analysis of carbon and water cycles on managed grassland systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled Changes in Potential Grassland Productivity and in Grass-Fed Ruminant Livestock Density in Europe over 1961–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuln-Indices: Software to assess vulnerability to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on the C-cycle in European vegetation:A probabilistic risk analysis using six vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (22), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-6357-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance computing for climate change impact studies with the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André J.-A. Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of Plant Form and Function Sustains Productivity and Dominance along Environment and Competition Gradients. A Modeling Experiment with GEMINI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.80-91. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling coordination among functional traits using an individual-centred model: impact on plant performance at intra- and inter-specific levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e77372. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0077372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOCATTA-chi model for assessing C-14 transfers to grass: an evaluation for atmospheric operational releases from nuclear facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.81 - 93. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating grassland management in ORCHIDEE: model description and evaluation at 11 eddy-covariance sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Feng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (6), pp.2165-2181. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-2165-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI: a Grassland Model Simulating the Role of Plant Traits for Community Dynamics and Ecosystem Functioning. Parameterization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231, pp.134-145. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transfer of C-14 from the atmosphere to grass: A case study in a grass field near AREVA-NC La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.52 - 59. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for models of greenhouse gas emissions at farm level. Case study of N2O emissions simulated by the CERES-EGC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159, pp.3156-3161. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour comprendre la réponse des écosystèmes prairiaux au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ngef-xz41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTI-HERD: Which farming practices lead cattle herds towards enhanced resilience and efficiency while emitting less GHG and nitrogen emissions when exposed to environmental disturbances? A modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Castro Dias Castro Dias Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel du Meta Programme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambray-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international en Ecologie et Evolution de la SFE2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling microbial and plant diversity in multi-species agroecosystems: the DIMIVEA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of modelling mixed management grasslands in North Spain under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Martínez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarSolEl, a user-friendly tool to predict carbon stocks evolution in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. pp.800-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the difficulty in optimizing bundles of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP (Ecosystem Service Partnership) Europe Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating plant diversity into biogeochemical models to better infer ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, Helsinki, Finland. pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainability of Alpine pastures: first results of the project PASTORALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, online, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the forage production of a permanent grassland in the French Central Massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitationes para el consumo de forraje en campo natural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Ladislao Bucheli Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Rossi Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Reunion del grupo tecnico en forrajeras del cono sur grupo campos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Camos. URY., Jul 2017, Tacuarembo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim, une plateforme permettant d’investiguer les options d’adaptation et de mitigation à divers échelle. Application au modèle PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait-based assessment of the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pasture Simulation model – evaluation of plant acclimatory effects on grassland systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim simulations in the Massif Central of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Science Workshop of the EU-FP7 project MODEXTREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim – Climate change vulnerability studies in the region Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACCE MACSUR Mid- term Scientific Conference, "Achievements,Activities,Advancement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sassari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de stockage de carbone dans les sols prairiaux: intérêts et limites des approches méthodologiques de terrain pour les comprendre et les prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Réseau Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Climate Change Vulnerability Assessment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.777-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture Simulation model (PaSim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisward annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSiM et FarmSim. Modélisation des flux de carbone, d'azote, d'eau et d'énergie en prairie à l'interface sol – végétation – animaux – atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et environnement en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Monttpellier, FRA., Jun 2011, Sète, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim dans FarmSim ou de la modélisation des GES de la parcelle à l’exploitation From a greenhouse gas model on the plot scale to the farm study: PaSim into FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres, Recherches, Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a farm-cropland-grassland model of reactive nitrogen emission and greenhouse gas balance to biophysical parameters and farming pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating the functional role of traits for plant performance: a mechanistic modeling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society, annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society (BES). GBR., Sep 2008, Londres, United Kingdom. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Agricultural Policies through Advanced Grassland Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2024 : Agroecosystems in Transformation: Visions, Technologies and Actors.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African pastures and modelling for sustainable agroecology in Africa: the projet PAM-AgroAfrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Aayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dallahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitapha Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Pastoralism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saly, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. General Meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, Finland. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen academic publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Grassland Science in Europe, 25, pp.508-510, 2020, Meeting the future demands for grassland production. Proceedings of the 28th General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for climate change impacts, adaptation & mitigation projection with pasture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conant Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitton Nuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Matthew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Science Conference on Climate-Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 2015, Climate-Smart Agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux modèles d'exploitation sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of mean climate change and climate variability on food security extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonali P Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim - Pasture Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling 14C transfer in terrestrial environments in response to chronic and accidental 14C releases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2011, International Conference on Radioecology and Environmental Radioactivity, environment and nuclear renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hamilton, Ontario, Canada. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonely plants in arid land are functionally hyperdiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in the European croplands and grasslands: productivity, GHG balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des émissions des gaz à effet de serre dans les systèmes prairiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu d'exécution des travaux : Bourse Recherche Filière Vul'clim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 15.3, /. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropicalisation du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.3., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minutes de l’atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.3, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition et évaluation d’une solution de prédiction des émissions de CH4 en zone tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.1., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on model-data comparison and improved model parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Conant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 4.4, /. 2014, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale de PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.2, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.2., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 15.3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable 15.1 : A detailed description of the database architecture with guidelines for use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable : D9.1 Development of a modelling strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes van Der Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European pasture sensitivity to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultat de l’analyse de sensibilité – Méthode de MORRIS - Climats tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Delivrable 2.2.1, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur Prairie-Troupeau : Développement d’un module de défoliation contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et conception du leadership et de l’utilisation de la mémoire dans le simulateur PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8778-7915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la cellule Informatique, Modélisation et Données – UREP, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d’une équipe pluridisciplinaire (1 Ingénieure d'Étude, 1 Technicien de Recherche permanent, doctorants, post-doctorants, stagiaires).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la cellule via des réunions hebdomadaires et un suivi individualisé des agents.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination des projets de modélisation et de gestion des données scientifiques de l’unité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface entre les équipes de recherche en écologie et les besoins en calcul scientifique, assurant une adéquation fine entre outils développés et attentes scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet modélisation : conception, développement et pilotage d’outils/modèles (JAVA, R), dans un souci de science ouverte, de reproductibilité et de qualité logicielle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référent « Logiciels et Modélisation » pour ECODIV : diffusion des bonnes pratiques sur le cycle de vie des données (FAIR, PGD, automatisation des traitements).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre actif de plusieurs instances collectives : CEI, jurys de recrutement IR/IE, CATI IUMAN, cellules de réflexion.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-animation d’un module de Master en modélisation ; enseignement et transmission des compétences scientifiques et techniques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic controls of non-native perennial plant success in drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soroor Rahmanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hejda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.523-535. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02971-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds of functional trait diversity driven by land use intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (7), pp.1224-1233. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulated data for crop and grassland production and carbon-nitrogen fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/odjar.v10i0.18594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8026), pp.808-814. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual correlation and ensemble modelling to improve crop and grassland models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.105625. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in the adaptation of alpine pastures to climate change based on remote sensing products and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336, pp.117575. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Adaptation to Climate Change of Extensively Grazed Pastures in the Central Apennines (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Staglianò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Costafreda-Aumedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.351. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12020351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Albanito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mcbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Multi-Species Plant Communities in Perturbed and Nutrient-Limited Grasslands: Development of the Growth Model ModVege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Piseddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermes Movedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.2468. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the pertinence of ecosystem services optimization practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101320. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e43. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1645-1661. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel Evaluation of Nitrous Oxide Emissions From an Intensively Managed Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bretscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating biodiversity into biogeochemistry models to improve prediction of ecosystem services in temperate grasslands: Review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panu Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Kröel-Dulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10020259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Potential of Legumes to Mitigate N 2 O Emissions From Permanent Grassland Using Process‐Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (12), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the potential forage production of a mown permanent grassland in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Gomara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biological N fixation and grass-legume dynamics with process based biogeochemical models of varying complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Cichota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Dibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.58 - 66. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in crop and pasture ensemble model simulations of productivity and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Mcauliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e603-e616. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on European agriculture revisited: adding the economic dimension of grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Aghajanzadeh-Darzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-1018-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based approach to predict missing air temperature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.440-449. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant acclimation to temperature: Developments in the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.245-247. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ability of a simple grassland model to simulate the seasonal effects of drought on herbage growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mosimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.12 - 23. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale analysis of carbon and water cycles on managed grassland systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to assess vulnerabilities to climate change: An application to agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.389-396. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled Changes in Potential Grassland Productivity and in Grass-Fed Ruminant Livestock Density in Europe over 1961–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuln-Indices: Software to assess vulnerability to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on the C-cycle in European vegetation:A probabilistic risk analysis using six vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (22), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-6357-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance computing for climate change impact studies with the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André J.-A. Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling coordination among functional traits using an individual-centred model: impact on plant performance at intra- and inter-specific levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e77372. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0077372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOCATTA-chi model for assessing C-14 transfers to grass: an evaluation for atmospheric operational releases from nuclear facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.81 - 93. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of Plant Form and Function Sustains Productivity and Dominance along Environment and Competition Gradients. A Modeling Experiment with GEMINI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.80-91. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating grassland management in ORCHIDEE: model description and evaluation at 11 eddy-covariance sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Feng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (6), pp.2165-2181. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-2165-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI: a Grassland Model Simulating the Role of Plant Traits for Community Dynamics and Ecosystem Functioning. Parameterization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231, pp.134-145. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transfer of C-14 from the atmosphere to grass: A case study in a grass field near AREVA-NC La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.52 - 59. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for models of greenhouse gas emissions at farm level. Case study of N2O emissions simulated by the CERES-EGC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159, pp.3156-3161. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour comprendre la réponse des écosystèmes prairiaux au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ngef-xz41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTI-HERD: Which farming practices lead cattle herds towards enhanced resilience and efficiency while emitting less GHG and nitrogen emissions when exposed to environmental disturbances? A modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Castro Dias Castro Dias Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel du Meta Programme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambray-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international en Ecologie et Evolution de la SFE2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling microbial and plant diversity in multi-species agroecosystems: the DIMIVEA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarSolEl, a user-friendly tool to predict carbon stocks evolution in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. pp.800-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of modelling mixed management grasslands in North Spain under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Martínez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the difficulty in optimizing bundles of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP (Ecosystem Service Partnership) Europe Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating plant diversity into biogeochemical models to better infer ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, Helsinki, Finland. pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainability of Alpine pastures: first results of the project PASTORALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, online, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the forage production of a permanent grassland in the French Central Massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitationes para el consumo de forraje en campo natural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Ladislao Bucheli Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Rossi Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Reunion del grupo tecnico en forrajeras del cono sur grupo campos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Camos. URY., Jul 2017, Tacuarembo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim, une plateforme permettant d’investiguer les options d’adaptation et de mitigation à divers échelle. Application au modèle PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait-based assessment of the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pasture Simulation model – evaluation of plant acclimatory effects on grassland systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim simulations in the Massif Central of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Science Workshop of the EU-FP7 project MODEXTREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim – Climate change vulnerability studies in the region Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACCE MACSUR Mid- term Scientific Conference, "Achievements,Activities,Advancement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sassari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de stockage de carbone dans les sols prairiaux: intérêts et limites des approches méthodologiques de terrain pour les comprendre et les prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Réseau Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Climate Change Vulnerability Assessment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.777-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSiM et FarmSim. Modélisation des flux de carbone, d'azote, d'eau et d'énergie en prairie à l'interface sol – végétation – animaux – atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et environnement en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Monttpellier, FRA., Jun 2011, Sète, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture Simulation model (PaSim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisward annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim dans FarmSim ou de la modélisation des GES de la parcelle à l’exploitation From a greenhouse gas model on the plot scale to the farm study: PaSim into FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres, Recherches, Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a farm-cropland-grassland model of reactive nitrogen emission and greenhouse gas balance to biophysical parameters and farming pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating the functional role of traits for plant performance: a mechanistic modeling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society, annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society (BES). GBR., Sep 2008, Londres, United Kingdom. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Agricultural Policies through Advanced Grassland Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2024 : Agroecosystems in Transformation: Visions, Technologies and Actors.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African pastures and modelling for sustainable agroecology in Africa: the projet PAM-AgroAfrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Aayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dallahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitapha Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Pastoralism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saly, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. General Meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, Finland. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen academic publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Grassland Science in Europe, 25, pp.508-510, 2020, Meeting the future demands for grassland production. Proceedings of the 28th General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for climate change impacts, adaptation & mitigation projection with pasture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conant Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitton Nuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Matthew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Science Conference on Climate-Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 2015, Climate-Smart Agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of mean climate change and climate variability on food security extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonali P Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux modèles d'exploitation sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling 14C transfer in terrestrial environments in response to chronic and accidental 14C releases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2011, International Conference on Radioecology and Environmental Radioactivity, environment and nuclear renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hamilton, Ontario, Canada. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim - Pasture Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonely plants in arid land are functionally hyperdiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in the European croplands and grasslands: productivity, GHG balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des émissions des gaz à effet de serre dans les systèmes prairiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 15.3, /. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu d'exécution des travaux : Bourse Recherche Filière Vul'clim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition et évaluation d’une solution de prédiction des émissions de CH4 en zone tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.1., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on model-data comparison and improved model parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Conant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 4.4, /. 2014, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale de PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.2, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.2., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minutes de l’atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.3, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropicalisation du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.3., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 15.3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable : D9.1 Development of a modelling strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes van Der Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable 15.1 : A detailed description of the database architecture with guidelines for use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European pasture sensitivity to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultat de l’analyse de sensibilité – Méthode de MORRIS - Climats tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Delivrable 2.2.1, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et conception du leadership et de l’utilisation de la mémoire dans le simulateur PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur Prairie-Troupeau : Développement d’un module de défoliation contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13E754BC"/>
+    <w:nsid w:val="BF60B77D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00AD624A"/>
+    <w:nsid w:val="8082D25F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8778-7915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroor Rahmanian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hejda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02971-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liancourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Berdugo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02729-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Maestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07731-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bellini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Argenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Staglian&#242;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12020351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassignana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piseddu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermes Movedi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102468" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101320" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.54" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Fuchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Merbold" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bretscher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barcza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Korhonen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Kr&#246;el-Dulay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10020259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Gomara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107768" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082769v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006561" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Fitton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Cichota" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dibari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Aghajanzadeh-Darzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laperche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-1018-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.09.033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.12.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.10.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Viovy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Vuichard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127554" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.03.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136286v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Cameron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6357-2014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; J.-A. Vital" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.08.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1VJTD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francoise Soussana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077372" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Aulagnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.12.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49GB34F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707633v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.02.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651971v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.03.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7FBP9T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T Maestre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C&#233;bron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo G&#243;mara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Korhonen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Argenti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz Ramos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738078v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wallau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ladislao Bucheli Romero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Rossi Weiler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604408v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511982v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739630v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808903v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192126v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanfort" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capitaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192102v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971893v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Aayadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitapha Diatta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diouf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conant Rich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitton Nuala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Matthew" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742058v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808820v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803106v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aulagnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960536v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867228v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796628v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611408v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791962v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800989v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793426v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611412v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Barioni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Conant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795604v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792608v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808751v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803667v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806603v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes van Der Pol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803730v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811664v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327103v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;an" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326270v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8778-7915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroor Rahmanian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hejda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02971-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liancourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Berdugo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02729-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Maestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07731-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argenti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassignana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117575" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bellini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Argenti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Staglian&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12020351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piseddu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermes Movedi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102468" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101320" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.54" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Fuchs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Merbold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bretscher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005261" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barcza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Korhonen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Kr&#246;el-Dulay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10020259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006561" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Gomara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107768" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Fitton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Cichota" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dibari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Aghajanzadeh-Darzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laperche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-1018-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.09.033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.030" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.12.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637160v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.10.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Viovy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Vuichard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127554" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.03.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136286v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Cameron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6357-2014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; J.-A. Vital" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.08.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1VJTD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872004v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077372" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Aulagnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.12.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49GB34F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francoise Soussana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707633v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.02.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651971v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.03.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7FBP9T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T Maestre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C&#233;bron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo G&#243;mara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Korhonen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Argenti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz Ramos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738078v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wallau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ladislao Bucheli Romero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Rossi Weiler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604408v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511982v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739630v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capitaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanfort" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971893v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Aayadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitapha Diatta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diouf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conant Rich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitton Nuala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Matthew" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742058v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803106v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aulagnier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808820v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960536v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867228v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611408v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796628v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793426v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611412v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Barioni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Conant" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795604v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792608v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791962v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808751v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806603v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes van Der Pol" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803667v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803730v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811664v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326270v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327103v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;an" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>