--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8778-7915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la cellule Informatique, Modélisation et Données – UREP, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d’une équipe pluridisciplinaire (1 Ingénieure d'Étude, 1 Technicien de Recherche permanent, doctorants, post-doctorants, stagiaires).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la cellule via des réunions hebdomadaires et un suivi individualisé des agents.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination des projets de modélisation et de gestion des données scientifiques de l’unité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface entre les équipes de recherche en écologie et les besoins en calcul scientifique, assurant une adéquation fine entre outils développés et attentes scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet modélisation : conception, développement et pilotage d’outils/modèles (JAVA, R), dans un souci de science ouverte, de reproductibilité et de qualité logicielle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référent « Logiciels et Modélisation » pour ECODIV : diffusion des bonnes pratiques sur le cycle de vie des données (FAIR, PGD, automatisation des traitements).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre actif de plusieurs instances collectives : CEI, jurys de recrutement IR/IE, CATI IUMAN, cellules de réflexion.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-animation d’un module de Master en modélisation ; enseignement et transmission des compétences scientifiques et techniques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic controls of non-native perennial plant success in drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soroor Rahmanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hejda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.523-535. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02971-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds of functional trait diversity driven by land use intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (7), pp.1224-1233. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulated data for crop and grassland production and carbon-nitrogen fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/odjar.v10i0.18594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8026), pp.808-814. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual correlation and ensemble modelling to improve crop and grassland models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.105625. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in the adaptation of alpine pastures to climate change based on remote sensing products and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336, pp.117575. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Adaptation to Climate Change of Extensively Grazed Pastures in the Central Apennines (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Staglianò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Costafreda-Aumedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.351. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12020351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Albanito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mcbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Multi-Species Plant Communities in Perturbed and Nutrient-Limited Grasslands: Development of the Growth Model ModVege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Piseddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermes Movedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.2468. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the pertinence of ecosystem services optimization practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101320. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e43. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1645-1661. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel Evaluation of Nitrous Oxide Emissions From an Intensively Managed Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bretscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating biodiversity into biogeochemistry models to improve prediction of ecosystem services in temperate grasslands: Review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panu Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Kröel-Dulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10020259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Potential of Legumes to Mitigate N 2 O Emissions From Permanent Grassland Using Process‐Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (12), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the potential forage production of a mown permanent grassland in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Gomara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biological N fixation and grass-legume dynamics with process based biogeochemical models of varying complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Cichota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Dibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.58 - 66. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in crop and pasture ensemble model simulations of productivity and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Mcauliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e603-e616. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on European agriculture revisited: adding the economic dimension of grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Aghajanzadeh-Darzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-1018-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based approach to predict missing air temperature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.440-449. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant acclimation to temperature: Developments in the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.245-247. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ability of a simple grassland model to simulate the seasonal effects of drought on herbage growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mosimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.12 - 23. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale analysis of carbon and water cycles on managed grassland systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to assess vulnerabilities to climate change: An application to agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.389-396. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled Changes in Potential Grassland Productivity and in Grass-Fed Ruminant Livestock Density in Europe over 1961–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuln-Indices: Software to assess vulnerability to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on the C-cycle in European vegetation:A probabilistic risk analysis using six vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (22), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-6357-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance computing for climate change impact studies with the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André J.-A. Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling coordination among functional traits using an individual-centred model: impact on plant performance at intra- and inter-specific levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e77372. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0077372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOCATTA-chi model for assessing C-14 transfers to grass: an evaluation for atmospheric operational releases from nuclear facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.81 - 93. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of Plant Form and Function Sustains Productivity and Dominance along Environment and Competition Gradients. A Modeling Experiment with GEMINI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.80-91. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating grassland management in ORCHIDEE: model description and evaluation at 11 eddy-covariance sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Feng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (6), pp.2165-2181. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-2165-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI: a Grassland Model Simulating the Role of Plant Traits for Community Dynamics and Ecosystem Functioning. Parameterization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231, pp.134-145. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transfer of C-14 from the atmosphere to grass: A case study in a grass field near AREVA-NC La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.52 - 59. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for models of greenhouse gas emissions at farm level. Case study of N2O emissions simulated by the CERES-EGC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159, pp.3156-3161. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour comprendre la réponse des écosystèmes prairiaux au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ngef-xz41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTI-HERD: Which farming practices lead cattle herds towards enhanced resilience and efficiency while emitting less GHG and nitrogen emissions when exposed to environmental disturbances? A modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Castro Dias Castro Dias Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel du Meta Programme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambray-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international en Ecologie et Evolution de la SFE2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling microbial and plant diversity in multi-species agroecosystems: the DIMIVEA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarSolEl, a user-friendly tool to predict carbon stocks evolution in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. pp.800-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of modelling mixed management grasslands in North Spain under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Martínez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the difficulty in optimizing bundles of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP (Ecosystem Service Partnership) Europe Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating plant diversity into biogeochemical models to better infer ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, Helsinki, Finland. pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainability of Alpine pastures: first results of the project PASTORALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, online, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the forage production of a permanent grassland in the French Central Massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitationes para el consumo de forraje en campo natural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Ladislao Bucheli Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Rossi Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Reunion del grupo tecnico en forrajeras del cono sur grupo campos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Camos. URY., Jul 2017, Tacuarembo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim, une plateforme permettant d’investiguer les options d’adaptation et de mitigation à divers échelle. Application au modèle PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait-based assessment of the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pasture Simulation model – evaluation of plant acclimatory effects on grassland systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim simulations in the Massif Central of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Science Workshop of the EU-FP7 project MODEXTREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim – Climate change vulnerability studies in the region Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACCE MACSUR Mid- term Scientific Conference, "Achievements,Activities,Advancement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sassari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de stockage de carbone dans les sols prairiaux: intérêts et limites des approches méthodologiques de terrain pour les comprendre et les prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Réseau Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Climate Change Vulnerability Assessment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.777-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSiM et FarmSim. Modélisation des flux de carbone, d'azote, d'eau et d'énergie en prairie à l'interface sol – végétation – animaux – atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et environnement en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Monttpellier, FRA., Jun 2011, Sète, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture Simulation model (PaSim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisward annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim dans FarmSim ou de la modélisation des GES de la parcelle à l’exploitation From a greenhouse gas model on the plot scale to the farm study: PaSim into FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres, Recherches, Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a farm-cropland-grassland model of reactive nitrogen emission and greenhouse gas balance to biophysical parameters and farming pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating the functional role of traits for plant performance: a mechanistic modeling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society, annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society (BES). GBR., Sep 2008, Londres, United Kingdom. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Agricultural Policies through Advanced Grassland Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2024 : Agroecosystems in Transformation: Visions, Technologies and Actors.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African pastures and modelling for sustainable agroecology in Africa: the projet PAM-AgroAfrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Aayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dallahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitapha Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Pastoralism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saly, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. General Meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, Finland. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen academic publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Grassland Science in Europe, 25, pp.508-510, 2020, Meeting the future demands for grassland production. Proceedings of the 28th General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for climate change impacts, adaptation & mitigation projection with pasture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conant Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitton Nuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Matthew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Science Conference on Climate-Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 2015, Climate-Smart Agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of mean climate change and climate variability on food security extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonali P Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux modèles d'exploitation sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling 14C transfer in terrestrial environments in response to chronic and accidental 14C releases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2011, International Conference on Radioecology and Environmental Radioactivity, environment and nuclear renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hamilton, Ontario, Canada. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim - Pasture Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonely plants in arid land are functionally hyperdiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in the European croplands and grasslands: productivity, GHG balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des émissions des gaz à effet de serre dans les systèmes prairiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 15.3, /. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu d'exécution des travaux : Bourse Recherche Filière Vul'clim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition et évaluation d’une solution de prédiction des émissions de CH4 en zone tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.1., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on model-data comparison and improved model parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Conant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 4.4, /. 2014, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale de PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.2, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.2., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minutes de l’atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.3, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropicalisation du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.3., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 15.3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable : D9.1 Development of a modelling strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes van Der Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable 15.1 : A detailed description of the database architecture with guidelines for use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European pasture sensitivity to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultat de l’analyse de sensibilité – Méthode de MORRIS - Climats tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Delivrable 2.2.1, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et conception du leadership et de l’utilisation de la mémoire dans le simulateur PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur Prairie-Troupeau : Développement d’un module de défoliation contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8778-7915</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ZlSuAqIAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la cellule Informatique, Modélisation et Données – UREP, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d’une équipe pluridisciplinaire (1 Ingénieure d'Étude, 1 Technicien de Recherche permanent, doctorants, post-doctorants, stagiaires).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la cellule via des réunions hebdomadaires et un suivi individualisé des agents.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordination des projets de modélisation et de gestion des données scientifiques de l’unité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interface entre les équipes de recherche en écologie et les besoins en calcul scientifique, assurant une adéquation fine entre outils développés et attentes scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef de projet modélisation : conception, développement et pilotage d’outils/modèles (JAVA, R), dans un souci de science ouverte, de reproductibilité et de qualité logicielle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Référent « Logiciels et Modélisation » pour ECODIV : diffusion des bonnes pratiques sur le cycle de vie des données (FAIR, PGD, automatisation des traitements).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre actif de plusieurs instances collectives : CEI, jurys de recrutement IR/IE, CATI IUMAN, cellules de réflexion.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-animation d’un module de Master en modélisation ; enseignement et transmission des compétences scientifiques et techniques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic controls of non-native perennial plant success in drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soroor Rahmanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hejda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pyšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10, pp.523-535. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02971-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds of functional trait diversity driven by land use intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (7), pp.1224-1233. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulated data for crop and grassland production and carbon-nitrogen fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/odjar.v10i0.18594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8026), pp.808-814. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for Adaptation to Climate Change of Extensively Grazed Pastures in the Central Apennines (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Staglianò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Costafreda-Aumedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.351. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12020351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual correlation and ensemble modelling to improve crop and grassland models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.105625. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in the adaptation of alpine pastures to climate change based on remote sensing products and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 336, pp.117575. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Multi-Species Plant Communities in Perturbed and Nutrient-Limited Grasslands: Development of the Growth Model ModVege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Piseddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermes Movedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.2468. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Albanito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mcbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1645-1661. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the pertinence of ecosystem services optimization practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.101320. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2021.101320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e43. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel Evaluation of Nitrous Oxide Emissions From an Intensively Managed Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bretscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating biodiversity into biogeochemistry models to improve prediction of ecosystem services in temperate grasslands: Review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panu Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Kröel-Dulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10020259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Potential of Legumes to Mitigate N 2 O Emissions From Permanent Grassland Using Process‐Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Merbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (12), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the potential forage production of a mown permanent grassland in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Gomara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz-Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling biological N fixation and grass-legume dynamics with process based biogeochemical models of varying complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Cichota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Dibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.58 - 66. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in crop and pasture ensemble model simulations of productivity and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Mcauliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e603-e616. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on European agriculture revisited: adding the economic dimension of grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Aghajanzadeh-Darzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-016-1018-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging-based approach to predict missing air temperature data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.440-449. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant acclimation to temperature: Developments in the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.245-247. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the ability of a simple grassland model to simulate the seasonal effects of drought on herbage growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mosimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.12 - 23. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to assess vulnerabilities to climate change: An application to agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.389-396. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale analysis of carbon and water cycles on managed grassland systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled Changes in Potential Grassland Productivity and in Grass-Fed Ruminant Livestock Density in Europe over 1961–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuln-Indices: Software to assess vulnerability to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.53-57. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on the C-cycle in European vegetation:A probabilistic risk analysis using six vegetation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Balkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (22), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-6357-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of Plant Form and Function Sustains Productivity and Dominance along Environment and Competition Gradients. A Modeling Experiment with GEMINI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.80-91. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance computing for climate change impact studies with the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André J.-A. Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.131-135. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOCATTA-chi model for assessing C-14 transfers to grass: an evaluation for atmospheric operational releases from nuclear facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.81 - 93. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling coordination among functional traits using an individual-centred model: impact on plant performance at intra- and inter-specific levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e77372. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0077372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating grassland management in ORCHIDEE: model description and evaluation at 11 eddy-covariance sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Feng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (6), pp.2165-2181. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-2165-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transfer of C-14 from the atmosphere to grass: A case study in a grass field near AREVA-NC La Hague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.52 - 59. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI: a Grassland Model Simulating the Role of Plant Traits for Community Dynamics and Ecosystem Functioning. Parameterization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francoise Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231, pp.134-145. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for models of greenhouse gas emissions at farm level. Case study of N2O emissions simulated by the CERES-EGC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159, pp.3156-3161. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour comprendre la réponse des écosystèmes prairiaux au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ngef-xz41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTI-HERD: Which farming practices lead cattle herds towards enhanced resilience and efficiency while emitting less GHG and nitrogen emissions when exposed to environmental disturbances? A modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Castro Dias Castro Dias Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel du Meta Programme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambray-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unforeseen plant phenotypic diversity in a dry and grazed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international en Ecologie et Evolution de la SFE2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling microbial and plant diversity in multi-species agroecosystems: the DIMIVEA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of modelling mixed management grasslands in North Spain under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Martínez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarSolEl, a user-friendly tool to predict carbon stocks evolution in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. pp.800-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the difficulty in optimizing bundles of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP (Ecosystem Service Partnership) Europe Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainability of Alpine pastures: first results of the project PASTORALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Argenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bassignana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, online, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating plant diversity into biogeochemical models to better infer ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barcza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Organising Committee of the 28th General Meeting of the European Grassland Federation, Natural Resources Institute Finland (Luke), Oct 2020, Helsinki, Finland. pp.409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of climate variability on the forage production of a permanent grassland in the French Central Massif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Gómara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ruiz Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitationes para el consumo de forraje en campo natural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Wallau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Ladislao Bucheli Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Rossi Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Reunion del grupo tecnico en forrajeras del cono sur grupo campos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Camos. URY., Jul 2017, Tacuarembo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim, une plateforme permettant d’investiguer les options d’adaptation et de mitigation à divers échelle. Application au modèle PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait-based assessment of the Pasture Simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pasture Simulation model – evaluation of plant acclimatory effects on grassland systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim simulations in the Massif Central of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Science Workshop of the EU-FP7 project MODEXTREME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vul’Clim – Climate change vulnerability studies in the region Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACCE MACSUR Mid- term Scientific Conference, "Achievements,Activities,Advancement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sassari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de stockage de carbone dans les sols prairiaux: intérêts et limites des approches méthodologiques de terrain pour les comprendre et les prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Réseau Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Climate Change Vulnerability Assessment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.777-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture Simulation model (PaSim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisward annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSiM et FarmSim. Modélisation des flux de carbone, d'azote, d'eau et d'énergie en prairie à l'interface sol – végétation – animaux – atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et environnement en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Monttpellier, FRA., Jun 2011, Sète, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim dans FarmSim ou de la modélisation des GES de la parcelle à l’exploitation From a greenhouse gas model on the plot scale to the farm study: PaSim into FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres, Recherches, Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a farm-cropland-grassland model of reactive nitrogen emission and greenhouse gas balance to biophysical parameters and farming pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating the functional role of traits for plant performance: a mechanistic modeling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Ecological Society, annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society (BES). GBR., Sep 2008, Londres, United Kingdom. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African pastures and modelling for sustainable agroecology in Africa: the projet PAM-AgroAfrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane El Aayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Dallahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitapha Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Pastoralism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saly, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Agricultural Policies through Advanced Grassland Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2024 : Agroecosystems in Transformation: Visions, Technologies and Actors.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. General Meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, Finland. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen academic publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Grassland Science in Europe, 25, pp.508-510, 2020, Meeting the future demands for grassland production. Proceedings of the 28th General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux modèles d'exploitation sous changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for climate change impacts, adaptation & mitigation projection with pasture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conant Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitton Nuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Matthew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Global Science Conference on Climate-Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 2015, Climate-Smart Agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of mean climate change and climate variability on food security extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Ruane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonali P Mcdermid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Creme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim - Pasture Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling 14C transfer in terrestrial environments in response to chronic and accidental 14C releases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Dizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2011, International Conference on Radioecology and Environmental Radioactivity, environment and nuclear renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hamilton, Ontario, Canada. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonely plants in arid land are functionally hyperdiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Liancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando T Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Berdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change in the European croplands and grasslands: productivity, GHG balance and soil carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra and inter-annual climatic conditions have stronger effect than grazing intensity on root growth of permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Herfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des émissions des gaz à effet de serre dans les systèmes prairiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu d'exécution des travaux : Bourse Recherche Filière Vul'clim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 15.3, /. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minutes de l’atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.3, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropicalisation du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.3., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition et évaluation d’une solution de prédiction des émissions de CH4 en zone tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.1., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on model-data comparison and improved model parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Barioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Conant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 4.4, /. 2014, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale de PaSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxiu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.2.2, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la version tropicale du modèle FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Livrable 2.3.2., Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 15.3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable 15.1 : A detailed description of the database architecture with guidelines for use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimalChange deliverable : D9.1 Development of a modelling strategy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes van Der Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European pasture sensitivity to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultat de l’analyse de sensibilité – Méthode de MORRIS - Climats tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Delivrable 2.2.1, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et conception du leadership et de l’utilisation de la mémoire dans le simulateur PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur Prairie-Troupeau : Développement d’un module de défoliation contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF60B77D"/>
+    <w:nsid w:val="A1C05B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8082D25F"/>
+    <w:nsid w:val="779D9DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8778-7915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroor Rahmanian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hejda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02971-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liancourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Berdugo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02729-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Maestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07731-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argenti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassignana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117575" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bellini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Argenti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Staglian&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12020351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piseddu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermes Movedi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102468" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101320" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.54" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Fuchs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Merbold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bretscher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005261" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barcza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Korhonen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Kr&#246;el-Dulay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10020259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006561" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Gomara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107768" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Fitton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Cichota" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dibari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Aghajanzadeh-Darzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laperche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-1018-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.09.033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.030" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.12.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637160v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.10.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Viovy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Vuichard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127554" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.03.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136286v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Cameron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6357-2014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; J.-A. Vital" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.08.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1VJTD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872004v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077372" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Aulagnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.12.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49GB34F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francoise Soussana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707633v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.02.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651971v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.03.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7FBP9T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T Maestre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C&#233;bron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo G&#243;mara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Korhonen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Argenti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz Ramos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738078v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wallau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ladislao Bucheli Romero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Rossi Weiler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604408v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511982v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739630v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capitaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanfort" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971893v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Aayadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitapha Diatta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diouf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conant Rich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitton Nuala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Matthew" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742058v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803106v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aulagnier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808820v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960536v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867228v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611408v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796628v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793426v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611412v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Barioni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Conant" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795604v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792608v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791962v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808751v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806603v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes van Der Pol" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803667v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803730v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811664v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326270v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327103v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;an" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8778-7915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ZlSuAqIAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515429v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroor Rahmanian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hejda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02971-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liancourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Berdugo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02729-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Maestre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07731-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bellini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Argenti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Staglian&#242;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12020351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Argenti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassignana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piseddu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermes Movedi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102468" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vassal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.54" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Fuchs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Merbold" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bretscher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barcza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Korhonen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Kr&#246;el-Dulay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10020259" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006561" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627244v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Gomara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107768" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Fitton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Cichota" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dibari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.03.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Aghajanzadeh-Darzi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laperche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-1018-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.09.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.12.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.10.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Viovy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Vuichard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127554" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.03.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balkovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Cameron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6357-2014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francoise Soussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.03.039" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; J.-A. Vital" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.08.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1VJTD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Aulagnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.12.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49GB34F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077372" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651971v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.03.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7FBP9T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.02.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05123192v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Castro Dias Castro Dias Cuyabano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T Maestre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222653v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C&#233;bron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03530298v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo G&#243;mara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207692v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Argenti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bindi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Korhonen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ruiz Ramos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738078v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wallau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ladislao Bucheli Romero" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Rossi Weiler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604408v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511982v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581590v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580722v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739630v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808983v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748693v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192126v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanfort" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capitaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192102v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750769v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Maire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971893v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Aayadi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallahi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitapha Diatta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diouf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742058v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741001v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conant Rich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitton Nuala" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Matthew" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808820v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803106v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aulagnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867228v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796628v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611408v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800989v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791962v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793426v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611412v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Barioni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Conant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795604v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792608v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803667v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806603v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes van Der Pol" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803730v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811664v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326270v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327103v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;an" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>