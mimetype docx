--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.510416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël METRAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Raphaël METRALInstitut Agro MontpellierDpt Millieux, Productions, Ressources, SystèmesUMR ABSys(Diversified Agrobiosystems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0093-241X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieur agronome de formation. J’occupe actuellement au sein du nouvel établissement, l’institut Agro Montpellier, un poste de chargé de projet en ingénierie des agrosystèmes viticoles avec des missions de recherche-expérimentation et d’appui pédagogique à la formation.J’appartiens au département de F&R Milieux Productions Ressources Systèmes parmi les 4 départements que compte l’école interne de Montpellier.Je suis affecté depuis 2011 à l’unité mixte de recherche ABSys (Agrosystèmes Biodiversifiés créée en 2021 avec la fusion de l’UMR SYSTEM et d’une unité CIRAD (en agronomie des plantes pérennes. C’est une unité d’agronomie qui étudie la conception, le fonctionnement et les performances de systèmes de culture diversifiés pluri spécifiques à base de plantes pérennes en zones sud (méditerranéennes et tropicales). J’appartiens à l’équipe TEAM (Transition écologique des agrosystèmes méditerranéens) qui regroupe une vingtaine de personnes dont 13 cadres scientifiques et qui s’intéresse aux systèmes viticoles et agroforestiers principalement.Mes objectifs à l’UMR ABSys s’inscrivent dans la politique nationale visant à accompagner la transition agro-écologique de l’agriculture et plus particulièrement sur la réduction de l’utilisation du produits phytopharmaceutiques (il s’agit du plan Ecophyto II+, avec -50% de réduction d’ici 2025). Mes activités de recherche portent sur l’étude de la diversification des agrosystèmes pour répondre à ces enjeux. Les problématiques de recherche qui en découlent, se déclinent en 3 thèmes principaux : (1) concevoir des systèmes viticoles diversifiés innovants et à bas intrants (agroforestiers par exemple), (2) les expérimenter, et (3) évaluer leurs performances et les services écosystémiques rendus.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroÉcoPérennes : Vers des systèmes de culture pérennes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating data and knowledge to support the selection of service plant species in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108594. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2023.108594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04393663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de systèmes oléicoles et viticoles diversifiés dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified cropping systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lambarraa-Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschalis Papakaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.127050. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de culture agroécologiques - Usage des couverts végétaux semés ou spontanés comme cultures de services dans les vignobles – Comment raisonner leur pilotage en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEPHY EXPE EcoViti Arc Méditerranéen : synthèse des résultats 2012-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.3-20. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ukkobw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir en partenariat une EcoViticulture ECOnomiquement viable et ECOlogiquement responsable par rapport aux pesticides (EcoViti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.39-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622667630938416E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViti: a systemic approach to design low pesticide vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir et expérimenter des systèmes viticoles innovants à bas niveaux d'intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129, pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation among common-bean accessions (Phaseolus vulgaris L.) from the Iberian Peninsula for N 2-dependent growth and phosphorus requirement Symbiosis (Rehovot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Rodino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic à la parcelle : Un outil pour évaluer le rendement (des cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 155, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne®, un outil pour l'évaluation de la durabilité des systèmes de culture viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine®: evaluating sustainability in codesigned farming systems in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYGNAL, un outil de représentation des connaissances pour le diagnostic et la conception des systèmes viticoles. Application aux maladies du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermin P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique Vigne–Vin, "Le numérique en viticulture et en oenologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier SupAgro; Inrae, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les maladies des plantes (Végéphyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2018, Tours, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the approach system in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides de conception des systèmes de culture horticoles économes en produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guadagnini-Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Faloya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques HortiPaysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexipm-Grapevine : a multicriteria assessment tool of the sustainability for grapevine farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation par expérimentation de systèmes viticoles à bas niveau d’intrants phytosanitaires, visant la double performance économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides. GFP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design and assessment of innovative low input grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototyping method for the re-design of intensive perennial systems: the case of vineyards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International. Montpellier, FRA., Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and design of multispecies cropping systems with perennials: are current methods applicable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation des systèmes viticoles innovants &amp;quot;bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems with high productive performance and low use of pesticides: concepts, methods and knowledge, with illustration on vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do design and experiment new cropping systems with low pesticide inputs for vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using indicators for ecologically intensive and sustainable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Conservation Agriculture and 3. Farming Systems Design Conference (WCCA5 and FSD3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de cultures nouvelles dans une région : les outils de l'agronomie moderne permettent de concilier recherche et ingénieurie agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small natural region, a suitable area for the establishment of agro-pedological references for soil management at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of agroecological practices on soil water dynamics in Mediterranean vineyards using calibrated capacitive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Crabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, Chile. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards stopping pesticides use in vineyard: characterization of on-farm solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM grapevine, a multiple criteria model for sustainability assessment of grapevine crop protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 2015, IPM Innovation in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes viticoles innovants sous fort cadre de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. , 1, n°19, 477 p., 2015, 19èmes Journées internationales de viticulture GIESCO. Comptes Rendus / Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodular diagnosis for integrated improvement of symbiotic nitrogen fixation in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gugliemni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafosse-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Nitrogen Fixation: Towards Poverty Alleviation through Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 385 p., 2008, 978-1-4020-8251-1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8252-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine® (version 1.0), a tool for analysing the sustainability of grapevine cropping systems. DEXiPM Grapevine® data input manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne® (version 1.0), un outil pour l’analyse de la durabilité des systèmes de culture viticoles. Manuel des entrées de DEXiPM Vigne®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier en oléiculture et en viticulture dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Data and Knowledge to Support the Selection of Service Plant Species in Agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03879910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'Expertise des Systèmes d'Information MicMac design BD, OSMOSE et SYSTERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Steffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 16ème Journée scientifique Vigne – Vin 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes en œnologie, de la parcelle à la cave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France. 2025, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j843-q203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée scientifique Vigne – Vin (JSVV) 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches techniques du projet Ripp-Viti Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.510416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël METRAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Raphaël METRALInstitut Agro MontpellierDpt Millieux, Productions, Ressources, SystèmesUMR ABSys(Diversified Agrobiosystems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0093-241X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieur agronome de formation. J’occupe actuellement au sein du nouvel établissement, l’institut Agro Montpellier, un poste de chargé de projet en ingénierie des agrosystèmes viticoles avec des missions de recherche-expérimentation et d’appui pédagogique à la formation.J’appartiens au département de F&R Milieux Productions Ressources Systèmes parmi les 4 départements que compte l’école interne de Montpellier.Je suis affecté depuis 2011 à l’unité mixte de recherche ABSys (Agrosystèmes Biodiversifiés créée en 2021 avec la fusion de l’UMR SYSTEM et d’une unité CIRAD (en agronomie des plantes pérennes. C’est une unité d’agronomie qui étudie la conception, le fonctionnement et les performances de systèmes de culture diversifiés pluri spécifiques à base de plantes pérennes en zones sud (méditerranéennes et tropicales). J’appartiens à l’équipe TEAM (Transition écologique des agrosystèmes méditerranéens) qui regroupe une vingtaine de personnes dont 13 cadres scientifiques et qui s’intéresse aux systèmes viticoles et agroforestiers principalement.Mes objectifs à l’UMR ABSys s’inscrivent dans la politique nationale visant à accompagner la transition agro-écologique de l’agriculture et plus particulièrement sur la réduction de l’utilisation du produits phytopharmaceutiques (il s’agit du plan Ecophyto II+, avec -50% de réduction d’ici 2025). Mes activités de recherche portent sur l’étude de la diversification des agrosystèmes pour répondre à ces enjeux. Les problématiques de recherche qui en découlent, se déclinent en 3 thèmes principaux : (1) concevoir des systèmes viticoles diversifiés innovants et à bas intrants (agroforestiers par exemple), (2) les expérimenter, et (3) évaluer leurs performances et les services écosystémiques rendus.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroÉcoPérennes : Vers des systèmes de culture pérennes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating data and knowledge to support the selection of service plant species in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108594. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2023.108594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04393663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de systèmes oléicoles et viticoles diversifiés dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified cropping systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lambarraa-Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschalis Papakaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.127050. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de culture agroécologiques - Usage des couverts végétaux semés ou spontanés comme cultures de services dans les vignobles – Comment raisonner leur pilotage en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEPHY EXPE EcoViti Arc Méditerranéen : synthèse des résultats 2012-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.3-20. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ukkobw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir en partenariat une EcoViticulture ECOnomiquement viable et ECOlogiquement responsable par rapport aux pesticides (EcoViti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.39-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622667630938416E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViti: a systemic approach to design low pesticide vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir et expérimenter des systèmes viticoles innovants à bas niveaux d'intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129, pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation among common-bean accessions (Phaseolus vulgaris L.) from the Iberian Peninsula for N 2-dependent growth and phosphorus requirement Symbiosis (Rehovot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Rodino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic à la parcelle : Un outil pour évaluer le rendement (des cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 155, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne®, un outil pour l'évaluation de la durabilité des systèmes de culture viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine®: evaluating sustainability in codesigned farming systems in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYGNAL, un outil de représentation des connaissances pour le diagnostic et la conception des systèmes viticoles. Application aux maladies du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermin P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique Vigne–Vin, "Le numérique en viticulture et en oenologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier SupAgro; Inrae, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les maladies des plantes (Végéphyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2018, Tours, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the approach system in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides de conception des systèmes de culture horticoles économes en produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guadagnini-Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Faloya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques HortiPaysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design and assessment of innovative low input grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototyping method for the re-design of intensive perennial systems: the case of vineyards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International. Montpellier, FRA., Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and design of multispecies cropping systems with perennials: are current methods applicable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexipm-Grapevine : a multicriteria assessment tool of the sustainability for grapevine farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation par expérimentation de systèmes viticoles à bas niveau d’intrants phytosanitaires, visant la double performance économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides. GFP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation des systèmes viticoles innovants &amp;quot;bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems with high productive performance and low use of pesticides: concepts, methods and knowledge, with illustration on vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do design and experiment new cropping systems with low pesticide inputs for vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using indicators for ecologically intensive and sustainable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Conservation Agriculture and 3. Farming Systems Design Conference (WCCA5 and FSD3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de cultures nouvelles dans une région : les outils de l'agronomie moderne permettent de concilier recherche et ingénieurie agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small natural region, a suitable area for the establishment of agro-pedological references for soil management at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of agroecological practices on soil water dynamics in Mediterranean vineyards using calibrated capacitive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Crabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, Chile. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards stopping pesticides use in vineyard: characterization of on-farm solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM grapevine, a multiple criteria model for sustainability assessment of grapevine crop protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 2015, IPM Innovation in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes viticoles innovants sous fort cadre de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. , 1, n°19, 477 p., 2015, 19èmes Journées internationales de viticulture GIESCO. Comptes Rendus / Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodular diagnosis for integrated improvement of symbiotic nitrogen fixation in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gugliemni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafosse-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Nitrogen Fixation: Towards Poverty Alleviation through Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 385 p., 2008, 978-1-4020-8251-1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8252-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine® (version 1.0), a tool for analysing the sustainability of grapevine cropping systems. DEXiPM Grapevine® data input manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne® (version 1.0), un outil pour l’analyse de la durabilité des systèmes de culture viticoles. Manuel des entrées de DEXiPM Vigne®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier en oléiculture et en viticulture dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Data and Knowledge to Support the Selection of Service Plant Species in Agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03879910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'Expertise des Systèmes d'Information MicMac design BD, OSMOSE et SYSTERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Steffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 16ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes en œnologie, de la parcelle à la cave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France. 2025, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j843-q203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches techniques du projet Ripp-Viti Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F36A94F"/>
+    <w:nsid w:val="EF966519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0093-241X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lambarraa-Lehnhardt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Papakaloudis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ukkobw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622667630938416E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rodino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermin P" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guadagnini-Palau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05497973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Garin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hofmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grignion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gugliemni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafosse-Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0093-241X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lambarraa-Lehnhardt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Papakaloudis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ukkobw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622667630938416E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rodino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermin P" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guadagnini-Palau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595170v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubuc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05497973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Garin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hofmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grignion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gugliemni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafosse-Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>