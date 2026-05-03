--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.510416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël METRAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Raphaël METRALInstitut Agro MontpellierDpt Millieux, Productions, Ressources, SystèmesUMR ABSys(Diversified Agrobiosystems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0093-241X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieur agronome de formation. J’occupe actuellement au sein du nouvel établissement, l’institut Agro Montpellier, un poste de chargé de projet en ingénierie des agrosystèmes viticoles avec des missions de recherche-expérimentation et d’appui pédagogique à la formation.J’appartiens au département de F&R Milieux Productions Ressources Systèmes parmi les 4 départements que compte l’école interne de Montpellier.Je suis affecté depuis 2011 à l’unité mixte de recherche ABSys (Agrosystèmes Biodiversifiés créée en 2021 avec la fusion de l’UMR SYSTEM et d’une unité CIRAD (en agronomie des plantes pérennes. C’est une unité d’agronomie qui étudie la conception, le fonctionnement et les performances de systèmes de culture diversifiés pluri spécifiques à base de plantes pérennes en zones sud (méditerranéennes et tropicales). J’appartiens à l’équipe TEAM (Transition écologique des agrosystèmes méditerranéens) qui regroupe une vingtaine de personnes dont 13 cadres scientifiques et qui s’intéresse aux systèmes viticoles et agroforestiers principalement.Mes objectifs à l’UMR ABSys s’inscrivent dans la politique nationale visant à accompagner la transition agro-écologique de l’agriculture et plus particulièrement sur la réduction de l’utilisation du produits phytopharmaceutiques (il s’agit du plan Ecophyto II+, avec -50% de réduction d’ici 2025). Mes activités de recherche portent sur l’étude de la diversification des agrosystèmes pour répondre à ces enjeux. Les problématiques de recherche qui en découlent, se déclinent en 3 thèmes principaux : (1) concevoir des systèmes viticoles diversifiés innovants et à bas intrants (agroforestiers par exemple), (2) les expérimenter, et (3) évaluer leurs performances et les services écosystémiques rendus.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroÉcoPérennes : Vers des systèmes de culture pérennes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating data and knowledge to support the selection of service plant species in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108594. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2023.108594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04393663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de systèmes oléicoles et viticoles diversifiés dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified cropping systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lambarraa-Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschalis Papakaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.127050. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de culture agroécologiques - Usage des couverts végétaux semés ou spontanés comme cultures de services dans les vignobles – Comment raisonner leur pilotage en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEPHY EXPE EcoViti Arc Méditerranéen : synthèse des résultats 2012-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.3-20. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ukkobw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir en partenariat une EcoViticulture ECOnomiquement viable et ECOlogiquement responsable par rapport aux pesticides (EcoViti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.39-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622667630938416E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViti: a systemic approach to design low pesticide vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir et expérimenter des systèmes viticoles innovants à bas niveaux d'intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129, pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation among common-bean accessions (Phaseolus vulgaris L.) from the Iberian Peninsula for N 2-dependent growth and phosphorus requirement Symbiosis (Rehovot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Rodino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic à la parcelle : Un outil pour évaluer le rendement (des cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 155, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne®, un outil pour l'évaluation de la durabilité des systèmes de culture viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine®: evaluating sustainability in codesigned farming systems in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYGNAL, un outil de représentation des connaissances pour le diagnostic et la conception des systèmes viticoles. Application aux maladies du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermin P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique Vigne–Vin, "Le numérique en viticulture et en oenologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier SupAgro; Inrae, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les maladies des plantes (Végéphyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2018, Tours, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the approach system in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides de conception des systèmes de culture horticoles économes en produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guadagnini-Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Faloya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques HortiPaysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design and assessment of innovative low input grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototyping method for the re-design of intensive perennial systems: the case of vineyards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International. Montpellier, FRA., Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and design of multispecies cropping systems with perennials: are current methods applicable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexipm-Grapevine : a multicriteria assessment tool of the sustainability for grapevine farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation par expérimentation de systèmes viticoles à bas niveau d’intrants phytosanitaires, visant la double performance économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides. GFP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation des systèmes viticoles innovants &amp;quot;bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems with high productive performance and low use of pesticides: concepts, methods and knowledge, with illustration on vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do design and experiment new cropping systems with low pesticide inputs for vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using indicators for ecologically intensive and sustainable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Conservation Agriculture and 3. Farming Systems Design Conference (WCCA5 and FSD3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de cultures nouvelles dans une région : les outils de l'agronomie moderne permettent de concilier recherche et ingénieurie agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small natural region, a suitable area for the establishment of agro-pedological references for soil management at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of agroecological practices on soil water dynamics in Mediterranean vineyards using calibrated capacitive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Crabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, Chile. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards stopping pesticides use in vineyard: characterization of on-farm solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM grapevine, a multiple criteria model for sustainability assessment of grapevine crop protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 2015, IPM Innovation in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes viticoles innovants sous fort cadre de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. , 1, n°19, 477 p., 2015, 19èmes Journées internationales de viticulture GIESCO. Comptes Rendus / Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodular diagnosis for integrated improvement of symbiotic nitrogen fixation in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gugliemni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafosse-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Nitrogen Fixation: Towards Poverty Alleviation through Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 385 p., 2008, 978-1-4020-8251-1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8252-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine® (version 1.0), a tool for analysing the sustainability of grapevine cropping systems. DEXiPM Grapevine® data input manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne® (version 1.0), un outil pour l’analyse de la durabilité des systèmes de culture viticoles. Manuel des entrées de DEXiPM Vigne®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier en oléiculture et en viticulture dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Data and Knowledge to Support the Selection of Service Plant Species in Agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03879910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'Expertise des Systèmes d'Information MicMac design BD, OSMOSE et SYSTERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Steffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 16ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes en œnologie, de la parcelle à la cave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France. 2025, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j843-q203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches techniques du projet Ripp-Viti Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël METRAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Raphaël METRALInstitut Agro MontpellierDpt Millieux, Productions, Ressources, SystèmesUMR ABSys(Diversified Agrobiosystems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0093-241X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieur de recherche agronome de formation à l’institut Agro Montpellier (département de F&R Milieux Productions Ressources Systèmes). J'occupe un poste de chargé de projet en ingénierie des agrosystèmes viticoles avec des missions de recherche-expérimentation et d’appui pédagogique à la formation.Je suis affecté depuis 2011 à l’unité mixte de recherche ABSys (Agrosystèmes Biodiversifiés) créée en 2021 avec la fusion de l’UMR SYSTEM et d’une unité CIRAD (en agronomie des plantes pérennes). C’est une unité d’agronomie qui étudie la conception, le fonctionnement et les performances de systèmes de culture diversifiés pluri spécifiques à base de plantes pérennes en zones sud (méditerranéennes et tropicales). Au sein d'un groupe d'une vingtaine de personnes dont 13 cadres scientifiques, j'étudie des systèmes viticoles innovants et agroforestiers principalement.Mes objectifs à l’UMR ABSys s’inscrivent dans la politique nationale visant à accompagner la transition agro-écologique de l’agriculture et plus particulièrement sur la réduction de l’utilisation du produits phytopharmaceutiques (plan Ecophyto II+, avec -50% de réduction d’ici 2030). Mes activités de recherche portent sur l’étude de la diversification des agrosystèmes pour répondre à ces enjeux. Les problématiques de recherche qui en découlent, se déclinent en 3 thèmes principaux : (1) concevoir des systèmes viticoles diversifiés innovants et à bas intrants (agroforestiers par exemple), (2) les expérimenter, et (3) évaluer leurs performances et les services écosystémiques rendus.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroÉcoPérennes : Vers des systèmes de culture pérennes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified cropping systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lambarraa-Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschalis Papakaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.127050. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de systèmes oléicoles et viticoles diversifiés dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.20. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating data and knowledge to support the selection of service plant species in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108594. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2023.108594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04393663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de culture agroécologiques - Usage des couverts végétaux semés ou spontanés comme cultures de services dans les vignobles – Comment raisonner leur pilotage en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEPHY EXPE EcoViti Arc Méditerranéen : synthèse des résultats 2012-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.3-20. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ukkobw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir en partenariat une EcoViticulture ECOnomiquement viable et ECOlogiquement responsable par rapport aux pesticides (EcoViti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.39-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622667630938416E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViti: a systemic approach to design low pesticide vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir et expérimenter des systèmes viticoles innovants à bas niveaux d'intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129, pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation among common-bean accessions (Phaseolus vulgaris L.) from the Iberian Peninsula for N 2-dependent growth and phosphorus requirement Symbiosis (Rehovot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Rodino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic à la parcelle : Un outil pour évaluer le rendement (des cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 155, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne®, un outil pour l'évaluation de la durabilité des systèmes de culture viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine®: evaluating sustainability in codesigned farming systems in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYGNAL, un outil de représentation des connaissances pour le diagnostic et la conception des systèmes viticoles. Application aux maladies du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermin P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique Vigne–Vin, "Le numérique en viticulture et en oenologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier SupAgro; Inrae, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les maladies des plantes (Végéphyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2018, Tours, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the approach system in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides de conception des systèmes de culture horticoles économes en produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guadagnini-Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Faloya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques HortiPaysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexipm-Grapevine : a multicriteria assessment tool of the sustainability for grapevine farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation par expérimentation de systèmes viticoles à bas niveau d’intrants phytosanitaires, visant la double performance économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides. GFP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design and assessment of innovative low input grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and design of multispecies cropping systems with perennials: are current methods applicable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototyping method for the re-design of intensive perennial systems: the case of vineyards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International. Montpellier, FRA., Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation des systèmes viticoles innovants &amp;quot;bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems with high productive performance and low use of pesticides: concepts, methods and knowledge, with illustration on vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do design and experiment new cropping systems with low pesticide inputs for vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using indicators for ecologically intensive and sustainable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Conservation Agriculture and 3. Farming Systems Design Conference (WCCA5 and FSD3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de cultures nouvelles dans une région : les outils de l'agronomie moderne permettent de concilier recherche et ingénieurie agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small natural region, a suitable area for the establishment of agro-pedological references for soil management at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of agroecological practices on soil water dynamics in Mediterranean vineyards using calibrated capacitive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Crabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, Chile. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards stopping pesticides use in vineyard: characterization of on-farm solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM grapevine, a multiple criteria model for sustainability assessment of grapevine crop protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 2015, IPM Innovation in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes viticoles innovants sous fort cadre de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. , 1, n°19, 477 p., 2015, 19èmes Journées internationales de viticulture GIESCO. Comptes Rendus / Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodular diagnosis for integrated improvement of symbiotic nitrogen fixation in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gugliemni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafosse-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Nitrogen Fixation: Towards Poverty Alleviation through Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 385 p., 2008, 978-1-4020-8251-1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8252-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine® (version 1.0), a tool for analysing the sustainability of grapevine cropping systems. DEXiPM Grapevine® data input manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne® (version 1.0), un outil pour l’analyse de la durabilité des systèmes de culture viticoles. Manuel des entrées de DEXiPM Vigne®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier en oléiculture et en viticulture dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Data and Knowledge to Support the Selection of Service Plant Species in Agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03879910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'Expertise des Systèmes d'Information MicMac design BD, OSMOSE et SYSTERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Steffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte de la Journée Scientifique Vigne et Vin 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Vigne et Vin (JSVV 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France. 64 p., 2026, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/x9wx-3419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 16ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes en œnologie, de la parcelle à la cave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France. 2025, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j843-q203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches techniques du projet Ripp-Viti Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF966519"/>
+    <w:nsid w:val="1065803D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0093-241X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lambarraa-Lehnhardt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Papakaloudis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ukkobw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622667630938416E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rodino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermin P" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guadagnini-Palau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595170v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubuc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05497973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Garin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hofmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grignion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gugliemni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafosse-Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0093-241X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lambarraa-Lehnhardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Papakaloudis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ukkobw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622667630938416E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rodino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermin P" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guadagnini-Palau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05497973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Garin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hofmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grignion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gugliemni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafosse-Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breysse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x9wx-3419" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>