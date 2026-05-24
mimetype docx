--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël METRAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Raphaël METRALInstitut Agro MontpellierDpt Millieux, Productions, Ressources, SystèmesUMR ABSys(Diversified Agrobiosystems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0093-241X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieur de recherche agronome de formation à l’institut Agro Montpellier (département de F&R Milieux Productions Ressources Systèmes). J'occupe un poste de chargé de projet en ingénierie des agrosystèmes viticoles avec des missions de recherche-expérimentation et d’appui pédagogique à la formation.Je suis affecté depuis 2011 à l’unité mixte de recherche ABSys (Agrosystèmes Biodiversifiés) créée en 2021 avec la fusion de l’UMR SYSTEM et d’une unité CIRAD (en agronomie des plantes pérennes). C’est une unité d’agronomie qui étudie la conception, le fonctionnement et les performances de systèmes de culture diversifiés pluri spécifiques à base de plantes pérennes en zones sud (méditerranéennes et tropicales). Au sein d'un groupe d'une vingtaine de personnes dont 13 cadres scientifiques, j'étudie des systèmes viticoles innovants et agroforestiers principalement.Mes objectifs à l’UMR ABSys s’inscrivent dans la politique nationale visant à accompagner la transition agro-écologique de l’agriculture et plus particulièrement sur la réduction de l’utilisation du produits phytopharmaceutiques (plan Ecophyto II+, avec -50% de réduction d’ici 2030). Mes activités de recherche portent sur l’étude de la diversification des agrosystèmes pour répondre à ces enjeux. Les problématiques de recherche qui en découlent, se déclinent en 3 thèmes principaux : (1) concevoir des systèmes viticoles diversifiés innovants et à bas intrants (agroforestiers par exemple), (2) les expérimenter, et (3) évaluer leurs performances et les services écosystémiques rendus.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroÉcoPérennes : Vers des systèmes de culture pérennes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified cropping systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lambarraa-Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschalis Papakaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.127050. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de systèmes oléicoles et viticoles diversifiés dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.20. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating data and knowledge to support the selection of service plant species in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108594. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2023.108594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04393663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de culture agroécologiques - Usage des couverts végétaux semés ou spontanés comme cultures de services dans les vignobles – Comment raisonner leur pilotage en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEPHY EXPE EcoViti Arc Méditerranéen : synthèse des résultats 2012-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.3-20. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ukkobw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir en partenariat une EcoViticulture ECOnomiquement viable et ECOlogiquement responsable par rapport aux pesticides (EcoViti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.39-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622667630938416E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViti: a systemic approach to design low pesticide vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir et expérimenter des systèmes viticoles innovants à bas niveaux d'intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129, pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation among common-bean accessions (Phaseolus vulgaris L.) from the Iberian Peninsula for N 2-dependent growth and phosphorus requirement Symbiosis (Rehovot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Rodino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic à la parcelle : Un outil pour évaluer le rendement (des cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 155, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne®, un outil pour l'évaluation de la durabilité des systèmes de culture viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine®: evaluating sustainability in codesigned farming systems in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYGNAL, un outil de représentation des connaissances pour le diagnostic et la conception des systèmes viticoles. Application aux maladies du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermin P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique Vigne–Vin, "Le numérique en viticulture et en oenologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier SupAgro; Inrae, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les maladies des plantes (Végéphyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2018, Tours, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the approach system in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides de conception des systèmes de culture horticoles économes en produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guadagnini-Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Faloya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques HortiPaysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexipm-Grapevine : a multicriteria assessment tool of the sustainability for grapevine farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation par expérimentation de systèmes viticoles à bas niveau d’intrants phytosanitaires, visant la double performance économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides. GFP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design and assessment of innovative low input grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and design of multispecies cropping systems with perennials: are current methods applicable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototyping method for the re-design of intensive perennial systems: the case of vineyards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International. Montpellier, FRA., Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation des systèmes viticoles innovants &amp;quot;bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems with high productive performance and low use of pesticides: concepts, methods and knowledge, with illustration on vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do design and experiment new cropping systems with low pesticide inputs for vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using indicators for ecologically intensive and sustainable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Conservation Agriculture and 3. Farming Systems Design Conference (WCCA5 and FSD3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de cultures nouvelles dans une région : les outils de l'agronomie moderne permettent de concilier recherche et ingénieurie agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small natural region, a suitable area for the establishment of agro-pedological references for soil management at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of agroecological practices on soil water dynamics in Mediterranean vineyards using calibrated capacitive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Crabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, Chile. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards stopping pesticides use in vineyard: characterization of on-farm solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM grapevine, a multiple criteria model for sustainability assessment of grapevine crop protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 2015, IPM Innovation in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes viticoles innovants sous fort cadre de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. , 1, n°19, 477 p., 2015, 19èmes Journées internationales de viticulture GIESCO. Comptes Rendus / Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodular diagnosis for integrated improvement of symbiotic nitrogen fixation in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gugliemni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafosse-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Nitrogen Fixation: Towards Poverty Alleviation through Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 385 p., 2008, 978-1-4020-8251-1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8252-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine® (version 1.0), a tool for analysing the sustainability of grapevine cropping systems. DEXiPM Grapevine® data input manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne® (version 1.0), un outil pour l’analyse de la durabilité des systèmes de culture viticoles. Manuel des entrées de DEXiPM Vigne®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier en oléiculture et en viticulture dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Data and Knowledge to Support the Selection of Service Plant Species in Agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03879910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'Expertise des Systèmes d'Information MicMac design BD, OSMOSE et SYSTERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Steffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte de la Journée Scientifique Vigne et Vin 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Vigne et Vin (JSVV 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France. 64 p., 2026, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/x9wx-3419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 16ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes en œnologie, de la parcelle à la cave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France. 2025, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j843-q203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches techniques du projet Ripp-Viti Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël METRAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Raphaël METRALInstitut Agro MontpellierDpt Millieux, Productions, Ressources, SystèmesUMR ABSys(Diversified Agrobiosystems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0093-241X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieur de recherche agronome de formation à l’institut Agro Montpellier (département de F&R Milieux Productions Ressources Systèmes). J'occupe un poste de chargé de projet en ingénierie des agrosystèmes viticoles avec des missions de recherche-expérimentation et d’appui pédagogique à la formation.Je suis affecté depuis 2011 à l’unité mixte de recherche ABSys (Agrosystèmes Biodiversifiés) créée en 2021 avec la fusion de l’UMR SYSTEM et d’une unité CIRAD (en agronomie des plantes pérennes). C’est une unité d’agronomie qui étudie la conception, le fonctionnement et les performances de systèmes de culture diversifiés pluri spécifiques à base de plantes pérennes en zones sud (méditerranéennes et tropicales). Au sein d'un groupe d'une vingtaine de personnes dont 13 cadres scientifiques, j'étudie des systèmes viticoles innovants et agroforestiers principalement.Mes objectifs à l’UMR ABSys s’inscrivent dans la politique nationale visant à accompagner la transition agro-écologique de l’agriculture et plus particulièrement sur la réduction de l’utilisation du produits phytopharmaceutiques (plan Ecophyto II+, avec -50% de réduction d’ici 2030). Mes activités de recherche portent sur l’étude de la diversification des agrosystèmes pour répondre à ces enjeux. Les problématiques de recherche qui en découlent, se déclinent en 3 thèmes principaux : (1) concevoir des systèmes viticoles diversifiés innovants et à bas intrants (agroforestiers par exemple), (2) les expérimenter, et (3) évaluer leurs performances et les services écosystémiques rendus.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroÉcoPérennes : Vers des systèmes de culture pérennes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified cropping systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lambarraa-Lehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschalis Papakaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 153, pp.127050. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de systèmes oléicoles et viticoles diversifiés dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating data and knowledge to support the selection of service plant species in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108594. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2023.108594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04393663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de culture agroécologiques - Usage des couverts végétaux semés ou spontanés comme cultures de services dans les vignobles – Comment raisonner leur pilotage en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEPHY EXPE EcoViti Arc Méditerranéen : synthèse des résultats 2012-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.3-20. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ukkobw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir en partenariat une EcoViticulture ECOnomiquement viable et ECOlogiquement responsable par rapport aux pesticides (EcoViti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.39-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622667630938416E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoViti: a systemic approach to design low pesticide vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir et expérimenter des systèmes viticoles innovants à bas niveaux d'intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129, pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation among common-bean accessions (Phaseolus vulgaris L.) from the Iberian Peninsula for N 2-dependent growth and phosphorus requirement Symbiosis (Rehovot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Rodino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic à la parcelle : Un outil pour évaluer le rendement (des cultures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 155, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne®, un outil pour l'évaluation de la durabilité des systèmes de culture viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine®: evaluating sustainability in codesigned farming systems in a vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYGNAL, un outil de représentation des connaissances pour le diagnostic et la conception des systèmes viticoles. Application aux maladies du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermin P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique Vigne–Vin, "Le numérique en viticulture et en oenologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier SupAgro; Inrae, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence internationale sur les maladies des plantes (Végéphyl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2018, Tours, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the approach system in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides de conception des systèmes de culture horticoles économes en produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guadagnini-Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Faloya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques HortiPaysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design and assessment of innovative low input grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and design of multispecies cropping systems with perennials: are current methods applicable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototyping method for the re-design of intensive perennial systems: the case of vineyards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International. Montpellier, FRA., Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexipm-Grapevine : a multicriteria assessment tool of the sustainability for grapevine farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation par expérimentation de systèmes viticoles à bas niveau d’intrants phytosanitaires, visant la double performance économique et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides. GFP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation des systèmes viticoles innovants &amp;quot;bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems with high productive performance and low use of pesticides: concepts, methods and knowledge, with illustration on vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do design and experiment new cropping systems with low pesticide inputs for vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using indicators for ecologically intensive and sustainable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Conservation Agriculture and 3. Farming Systems Design Conference (WCCA5 and FSD3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de cultures nouvelles dans une région : les outils de l'agronomie moderne permettent de concilier recherche et ingénieurie agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small natural region, a suitable area for the establishment of agro-pedological references for soil management at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of agroecological practices on soil water dynamics in Mediterranean vineyards using calibrated capacitive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarod Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Crabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, Chile. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards stopping pesticides use in vineyard: characterization of on-farm solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM grapevine, a multiple criteria model for sustainability assessment of grapevine crop protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 2015, IPM Innovation in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes viticoles innovants sous fort cadre de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grignion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. , 1, n°19, 477 p., 2015, 19èmes Journées internationales de viticulture GIESCO. Comptes Rendus / Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodular diagnosis for integrated improvement of symbiotic nitrogen fixation in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gugliemni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafosse-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Nitrogen Fixation: Towards Poverty Alleviation through Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 385 p., 2008, 978-1-4020-8251-1. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8252-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine® (version 1.0), a tool for analysing the sustainability of grapevine cropping systems. DEXiPM Grapevine® data input manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne® (version 1.0), un outil pour l’analyse de la durabilité des systèmes de culture viticoles. Manuel des entrées de DEXiPM Vigne®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier en oléiculture et en viticulture dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bernard-Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Data and Knowledge to Support the Selection of Service Plant Species in Agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03879910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'Expertise des Systèmes d'Information MicMac design BD, OSMOSE et SYSTERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Steffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte de la Journée Scientifique Vigne et Vin 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Vigne et Vin (JSVV 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France. 64 p., 2026, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/x9wx-3419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 16ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes en œnologie, de la parcelle à la cave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France. 2025, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j843-q203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches techniques du projet Ripp-Viti Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1065803D"/>
+    <w:nsid w:val="B493D8A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0093-241X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lambarraa-Lehnhardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Papakaloudis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ukkobw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622667630938416E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rodino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermin P" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guadagnini-Palau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubuc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05497973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Garin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hofmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grignion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gugliemni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafosse-Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breysse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x9wx-3419" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0093-241X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04325813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lambarraa-Lehnhardt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Papakaloudis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ukkobw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622667630938416E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rodino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermin P" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guadagnini-Palau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744045v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubuc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05497973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Garin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hofmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grignion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gugliemni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafosse-Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8252-8_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breysse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x9wx-3419" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>