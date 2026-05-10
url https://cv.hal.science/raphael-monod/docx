--- v0 (2026-04-03)
+++ v1 (2026-05-10)
@@ -936,287 +936,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of salting practices on sodium distribution in carrots assessed by quantitative MRI</w:t>
+                <w:t xml:space="preserve">Spatiotemporal quantification of sodium concentration in food using magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 211 (SI), pp.116351. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116351⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 210 (SI), pp.116416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051650v1</w:t>
+                <w:t xml:space="preserve">hal-05051655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal quantification of sodium concentration in food using magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">Impact of salting practices on sodium distribution in carrots assessed by quantitative MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 210 (SI), pp.116416. </w:t>
+              <w:t xml:space="preserve">, 2025, 211 (SI), pp.116351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051655v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Monitoring of Taste Compound Release During Chewing According to Process‐Related Parameters of the Food</w:t>
               </w:r>
@@ -2041,51 +2041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjag002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nicolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Monod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L de Kock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijfo/3703692" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116416" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira L&#233;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjag002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nicolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Monod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L de Kock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijfo/3703692" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116416" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira L&#233;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>