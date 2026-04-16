--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -761,260 +761,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sans porter préjudice au public&amp;quot;. Concéder l'eau à Marseille et à Paris au XVIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance of a Transboundary River: A Comparative Geohistorical Analysis of the Rhône River in France and Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nature sous contrat. Concession, histoire et environnement (XVIe-XXIe siècle)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Scientific Handbook of Transboundary Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 (Chapter 3), WORLD SCIENTIFIC, pp.51-74, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811291395_0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05523781v1</w:t>
+                <w:t xml:space="preserve">hal-05023959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance of a Transboundary River: A Comparative Geohistorical Analysis of the Rhône River in France and Switzerland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joana Guerrin</w:t>
+                <w:t xml:space="preserve">Sans porter préjudice au public&amp;quot;. Concéder l'eau à Marseille et à Paris au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Véron</w:t>
-[...8 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lavinia Maddaluno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Le Roux; Raphaël Morera. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Scientific Handbook of Transboundary Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4 (Chapter 3), WORLD SCIENTIFIC, pp.51-74, 2025, </w:t>
+              <w:t xml:space="preserve">La nature sous contrat. Concession, histoire et environnement (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789811291395_0003⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-76, 2025, Histoire, 978-2-7535-9814-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023959v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nature pilotée ? Les zones humides entre convoitise et protection, XVIIIe-XXe siècles »</w:t>
               </w:r>
@@ -1252,186 +1252,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie, politique et services éco-systémiques des zones humides en France, XVIe-XVIIIe siècle. Éléments de synthèse</w:t>
+                <w:t xml:space="preserve">Marais. Fièvre d'assèchements dans l'Europe moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dario Canzian; Elisabetta Novello. </w:t>
+              <w:t xml:space="preserve">Beatrice Delaurenti; Thomas Le Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services in Floodplains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Padova university Press, 2020, 978-88-6938-183-6</w:t>
+              <w:t xml:space="preserve">De la contagion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendémiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-224, 2020, 978-2-36358-353-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098864v1</w:t>
+                <w:t xml:space="preserve">hal-03098865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marais. Fièvre d'assèchements dans l'Europe moderne</w:t>
+                <w:t xml:space="preserve">Économie, politique et services éco-systémiques des zones humides en France, XVIe-XVIIIe siècle. Éléments de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beatrice Delaurenti; Thomas Le Roux. </w:t>
+              <w:t xml:space="preserve">Dario Canzian; Elisabetta Novello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la contagion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystem Services in Floodplains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Padova university Press, 2020, 978-88-6938-183-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendémiaire</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03098865v1</w:t>
+                <w:t xml:space="preserve">hal-03098864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Pouvoir(s) et environnement : une relation étroite et paradoxale</w:t>
               </w:r>
@@ -1704,77 +1704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rhône, ce fleuve que la France et la Suisse ont largement dompté… à tort ou à raison ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1812,51 +1812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From asset to threat: trajectory of sediment on the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,64 +2097,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenia Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3), pp.505-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2557,582 +2557,582 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses 2004. Travaux de l'école doctorale d'histoire, Paris I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2004, pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00139090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau, le roi et les seigneurs en Île-de-France à l’Époque moderne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Expressions Territoriales du pouvoir de l'antiquité à l'époque moderne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Jeanne Ouriachi; Valérie Pietri, Jun 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEMAPI et Solutions fondées sur la nature. Un effet d’entrainement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Asset to threat: Trajectory of sediment on the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Matière du Politique. Histoires de Sciences, Techniques et Environnements.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, May 2021, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une gouvernance fluide. Analyse hydrosociale des paradigmes et des pratiques de gestion des inondations du Rhône et du Gange (Inde, France, Suisse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Scientifique Zone Atelier Bassin du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZABR, Oct 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les levées de tête du Marais poitevin - Voyage sur des digues vivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10401837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10401837⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04535093v1</w:t>
-              </w:r>
-[...371 lines deleted...]
-                <w:t xml:space="preserve">hal-04227625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3302,51 +3302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C010F34D"/>
+    <w:nsid w:val="DE32C68D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3533,51 +3533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-morera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3279-9876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/une-histoire-au-fil-de-leau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01498841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Maddaluno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; V&#233;ron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811291395_0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/la-terre-perdue/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Mortier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/beatrice-delaurenti/de-la-contagion-beatrice-delaurenti-thomas-le-roux-dir/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/tseg.17734" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00276-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27829" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenia Mukherjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2021.140304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morgan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15656" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.10321" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.111.0044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bouju" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10401837" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-morera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3279-9876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/une-histoire-au-fil-de-leau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01498841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; V&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811291395_0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Maddaluno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/la-terre-perdue/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Mortier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/beatrice-delaurenti/de-la-contagion-beatrice-delaurenti-thomas-le-roux-dir/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/tseg.17734" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00276-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27829" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenia Mukherjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2021.140304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morgan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15656" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.10321" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.111.0044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bouju" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10401837" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>