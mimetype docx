--- v1 (2026-04-16)
+++ v2 (2026-05-18)
@@ -126,77 +126,1052 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature sous contrat. Conclusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaël Morera; Thomas Le Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature sous contrat. Concession, histoire et environnement (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-314, 2025, Histoire, 978-2-75359814-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature sous contrat. Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Le Roux; Raphaël Morera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature sous contrat. Concession, histoire et environnement (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2025, Histoire, 978-2-7535-9814-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sans porter préjudice au public&amp;quot;. Concéder l'eau à Marseille et à Paris au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Maddaluno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Le Roux; Raphaël Morera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature sous contrat. Concession, histoire et environnement (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-76, 2025, Histoire, 978-2-7535-9814-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governance of a Transboundary River: A Comparative Geohistorical Analysis of the Rhône River in France and Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Scientific Handbook of Transboundary Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 (Chapter 3), WORLD SCIENTIFIC, pp.51-74, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811291395_0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nature pilotée ? Les zones humides entre convoitise et protection, XVIIIe-XXe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles-François Mathis; Steve Hagimont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Terre perdue: Une histoire de l’Occident et de la nature XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tallandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 979-1021057548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water Harnessed by Industry: Hydraulic Technology in the Nineteenth and Twentieth Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Carnino, Liliane Hilaire-Pérez, Jérôme Lamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global History of Techniques, 19th.-21st c.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-503-59151-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rivière comme bien commun. Exploiter la Bièvre aux XVIIe et au XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Locher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature en commun. Ressources, environnement et communautés (France et Empire français XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.103-124, 2020, 979-10-267-0873-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marais. Fièvre d'assèchements dans l'Europe moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beatrice Delaurenti; Thomas Le Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la contagion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendémiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-224, 2020, 978-2-36358-353-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie, politique et services éco-systémiques des zones humides en France, XVIe-XVIIIe siècle. Éléments de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dario Canzian; Elisabetta Novello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosystem Services in Floodplains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Padova university Press, 2020, 978-88-6938-183-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale. Pouvoir(s) et environnement : une relation étroite et paradoxale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs et environnement. Entre confiance et défiance, XVe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature sous contrat. Concession, histoire et environnement (XVIe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -205,1328 +1180,353 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, 978-2-7535-9814-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire au fil de l'eau. Paris et son environnement, XVIe - XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, En temps et lieux, 978-2713233838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À vos poubelles citoyens ! Environnement urbain, salubrité publique et investissement civique (Paris, XVIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ Vallon, 2020, « L’environnement a une histoire », 979-10-267-0928-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs et environnement. Entre confiance et défiance, XVe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones humides et pouvoirs territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Morera. Presses universitaires Blaise-Pascal, 42, 2015, Siècles. Revue du Centre d'Histoire "Espaces et Cultures", Vincent Flauraud; Nicolas Beaupré, 2275-2129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498841v1</w:t>
-              </w:r>
-[...973 lines deleted...]
-                <w:t xml:space="preserve">hal-02317254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1544,51 +1544,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#Saint-Germain-des-Prés sale ? Les politiques de nettoiement urbain, xvie- xviiie siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1704,77 +1704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rhône, ce fleuve que la France et la Suisse ont largement dompté… à tort ou à raison ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1812,51 +1812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From asset to threat: trajectory of sediment on the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,64 +2097,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenia Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3), pp.505-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2426,51 +2426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance, réorganisation ou formalisation d’un système d’information ? La propreté des rues de Paris, 16e-18e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2687,64 +2687,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEMAPI et Solutions fondées sur la nature. Un effet d’entrainement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Asset to threat: Trajectory of sediment on the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2877,51 +2877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gouvernance fluide. Analyse hydrosociale des paradigmes et des pratiques de gestion des inondations du Rhône et du Gange (Inde, France, Suisse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3302,51 +3302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE32C68D"/>
+    <w:nsid w:val="DE2FC03F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3533,51 +3533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-morera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3279-9876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/une-histoire-au-fil-de-leau/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01498841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; V&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811291395_0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Maddaluno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/la-terre-perdue/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Mortier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/beatrice-delaurenti/de-la-contagion-beatrice-delaurenti-thomas-le-roux-dir/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/tseg.17734" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00276-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27829" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenia Mukherjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2021.140304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morgan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15656" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.10321" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.111.0044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bouju" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10401837" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-morera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3279-9876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523809v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Maddaluno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; V&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811291395_0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/la-terre-perdue/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Mortier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/beatrice-delaurenti/de-la-contagion-beatrice-delaurenti-thomas-le-roux-dir/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/une-histoire-au-fil-de-leau/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01498841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/tseg.17734" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00276-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27829" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenia Mukherjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/ge.2021.140304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morgan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15656" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.10321" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.111.0044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bouju" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10401837" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>