--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1794,151 +1794,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Processus Plan Industriel et Commercial orienté Risque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Fakhry</w:t>
+                <w:t xml:space="preserve">A Proposal for Automatic Demand Forecast Model Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Garred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRL-SCM 2024 : 15e conférence de l'AIRL-SCM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.331-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883794v1</w:t>
+                <w:t xml:space="preserve">hal-04732432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Financialized Model for a Risk-Focused Sales and Operations Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1970,92 +1979,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOM 2024 - 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Vienne, Austria. pp.1114-1119, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Risks in Collaborative Network Organizations Within Sales and Operations Planning: A Maturity Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2087,193 +2096,184 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.303-315, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for Automatic Demand Forecast Model Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Garred</w:t>
+                <w:t xml:space="preserve">Vers un Processus Plan Industriel et Commercial orienté Risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIRL-SCM 2024 : 15e conférence de l'AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04732432v1</w:t>
+                <w:t xml:space="preserve">hal-04883794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un système d'aide à la décision pour concevoir des chaînes logistiques circulaires hyperconnectées</w:t>
               </w:r>
@@ -2733,252 +2733,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+                <w:t xml:space="preserve">Supply Chain Network Design for a New Circular Business: a Case Study in Electric Conversion of ICE Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Estavoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Windenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICDSST 2023 - 9th International Conference on Decision Support System Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Albi, France. pp.70-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252088v1</w:t>
+                <w:t xml:space="preserve">hal-04540128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Chain Network Design for a New Circular Business: a Case Study in Electric Conversion of ICE Vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Windenberger</w:t>
+                <w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDSST 2023 - 9th International Conference on Decision Support System Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.618-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540128v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market Potential Estimation Framework for Circular Economy</w:t>
               </w:r>
@@ -3092,261 +3092,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Educational Supply Chain Operations Reference Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+                <w:t xml:space="preserve">Making Decisions in Highly Uncertain and Opportunistic Environments: Towards a Decision Support System for Sales and Operations Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOL 2022 - IEEE 6th International Conference on Logistics Operations Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GOL53975.2022.9820327⟩</w:t>
+              <w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.79 - 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723840v1</w:t>
+                <w:t xml:space="preserve">hal-03833267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Decisions in Highly Uncertain and Opportunistic Environments: Towards a Decision Support System for Sales and Operations Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Fakhry</w:t>
+                <w:t xml:space="preserve">Toward an Educational Supply Chain Operations Reference Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.79 - 84, </w:t>
+              <w:t xml:space="preserve">GOL 2022 - IEEE 6th International Conference on Logistics Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GOL53975.2022.9820327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833267v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reinforcement Learning Powered Digital Twin to Support Supply Chain Decisions</w:t>
               </w:r>
@@ -3992,252 +3992,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Hyperconnected Supply Chain Capability Planning: Conceptual Framework Proposal</w:t>
+                <w:t xml:space="preserve">Towards Decision Support Automation for Supply Chain Risk Management among Logistics Network Stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2018 - 5th International Physical Internet Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. p.1505-1510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875900v1</w:t>
+                <w:t xml:space="preserve">hal-01884393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Decision Support Automation for Supply Chain Risk Management among Logistics Network Stakeholders</w:t>
+                <w:t xml:space="preserve">Towards Hyperconnected Supply Chain Capability Planning: Conceptual Framework Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIC 2018 - 5th International Physical Internet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands. p. 72-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01884393v1</w:t>
+                <w:t xml:space="preserve">hal-01875900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Hyperconnected Resource Requirements Planning</w:t>
               </w:r>
@@ -4835,51 +4835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEC253D8"/>
+    <w:nsid w:val="EC8EA130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5066,51 +5066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-8587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248432966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-2829-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05485669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Garred" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2026.2623194" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fakhry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellegrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2526321" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqing Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faug&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04092631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Caesar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wei&#223;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sahlab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/auto-2022-0139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02901588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1793390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03669117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Habl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kallali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-07-2021-0375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.141" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_16" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04764618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68628-3_23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04765852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_20" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delanoe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_22" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/7991" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04540128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estavoyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Windenberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04074719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_57" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.287" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01582357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01727316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03010406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019EMAC0013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-8587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248432966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-2829-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05485669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Garred" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2026.2623194" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fakhry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellegrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2526321" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqing Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faug&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04092631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Caesar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wei&#223;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sahlab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/auto-2022-0139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02901588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1793390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03669117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Habl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kallali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-07-2021-0375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.141" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_16" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04764618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68628-3_23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delanoe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04765852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.118" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/7991" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04540128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estavoyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Windenberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.371" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04074719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_57" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.287" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01582357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01727316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03010406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019EMAC0013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>