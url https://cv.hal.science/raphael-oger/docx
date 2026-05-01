--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -342,278 +342,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing uncertainties within sales and operations planning (S&amp;OP): a systematic literature review</w:t>
+                <w:t xml:space="preserve">A Guiding Framework for Hyperconnected Circular Supply Chain Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Fakhry</w:t>
+                <w:t xml:space="preserve">Ziqing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2025.2526321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 501, pp.145229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144797v1</w:t>
+                <w:t xml:space="preserve">hal-04997626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Guiding Framework for Hyperconnected Circular Supply Chain Implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziqing Wu</w:t>
+                <w:t xml:space="preserve">Managing uncertainties within sales and operations planning (S&amp;OP): a systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 501, pp.145229. </w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2025.2526321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04997626v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a collaborative manufacturing system’s network resilience through an adaptability potential analysis</w:t>
               </w:r>
@@ -844,278 +844,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system for strategic supply chain capacity planning under uncertainty: conceptual framework and experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing supply chains during the Covid-19 crisis: synthesis of academic and practitioner visions and recommendations for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Markus Kohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Habl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Fottner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17517575.2020.1793390⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (4), pp.1386-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJLM-07-2021-0375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901588v1</w:t>
+                <w:t xml:space="preserve">hal-03669117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing supply chains during the Covid-19 crisis: synthesis of academic and practitioner visions and recommendations for the future</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jakob Puff</w:t>
+                <w:t xml:space="preserve">A decision support system for strategic supply chain capacity planning under uncertainty: conceptual framework and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Fottner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (4), pp.1386-1407. </w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (5), pp.804-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJLM-07-2021-0375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2020.1793390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669117v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1326,2027 +1326,2027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Uncertainty into a Supply Chain Network for Adaptive S&amp;OP Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Vidal</w:t>
+                <w:t xml:space="preserve">Vers un Processus Plan Industriel et Commercial orienté Risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIRL-SCM 2024 : 15e conférence de l'AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732145v1</w:t>
+                <w:t xml:space="preserve">hal-04883794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Model-Driven Adaptation in Interconnected Manufacturing Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Ballot</w:t>
+                <w:t xml:space="preserve">A Financialized Model for a Risk-Focused Sales and Operations Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35090/gatech/11064⟩</w:t>
+              <w:t xml:space="preserve">INCOM 2024 - 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienne, Austria. pp.1114-1119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708822v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for Designing a Decision Support System for Hyperconnected Circular Supply Chain Network Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziqing Wu</w:t>
+                <w:t xml:space="preserve">Managing Risks in Collaborative Network Organizations Within Sales and Operations Planning: A Maturity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_16⟩</w:t>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.303-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732387v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Risk-Focused Sales and Operations Planning Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Fakhry</w:t>
+                <w:t xml:space="preserve">A Proposal for Automatic Demand Forecast Model Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Garred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOL'24 - 7th International Conference on Logistics Operations Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-68628-3_23⟩</w:t>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.331-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764618v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for Automatic Demand Forecast Model Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Garred</w:t>
+                <w:t xml:space="preserve">Towards a Risk-Focused Sales and Operations Planning Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Barthe-Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_22⟩</w:t>
+              <w:t xml:space="preserve">GOL'24 - 7th International Conference on Logistics Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco. pp.236-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-68628-3_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732432v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Financialized Model for a Risk-Focused Sales and Operations Planning</w:t>
+                <w:t xml:space="preserve">A Methodology for Designing a Decision Support System for Hyperconnected Circular Supply Chain Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Fakhry</w:t>
+                <w:t xml:space="preserve">Ziqing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2024 - 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.118⟩</w:t>
+              <w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.245-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765852v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Risks in Collaborative Network Organizations Within Sales and Operations Planning: A Maturity Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un système d'aide à la décision pour concevoir des chaînes logistiques circulaires hyperconnectées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Fakhry</w:t>
+                <w:t xml:space="preserve">Ziqing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIEC 2024 - 1er Congrès Interdisciplinaire sur l’Économie Circulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732183v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Processus Plan Industriel et Commercial orienté Risque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Fakhry</w:t>
+                <w:t xml:space="preserve">Optimization Model-Driven Adaptation in Interconnected Manufacturing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRL-SCM 2024 : 15e conférence de l'AIRL-SCM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 11 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35090/gatech/11064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883794v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système d'aide à la décision pour concevoir des chaînes logistiques circulaires hyperconnectées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ziqing Wu</w:t>
+                <w:t xml:space="preserve">Integrating Uncertainty into a Supply Chain Network for Adaptive S&amp;OP Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEC 2024 - 1er Congrès Interdisciplinaire sur l’Économie Circulaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.243-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815525v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des chaînes logistiques circulaires axées sur l’Internet Physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Supply Chain Network Design for a New Circular Business: a Case Study in Electric Conversion of ICE Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Estavoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Windenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Congrès Annuel de la Société d'Automatique, de Génie Industriel &amp; de Productique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICDSST 2023 - 9th International Conference on Decision Support System Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Albi, France. pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542078v1</w:t>
+                <w:t xml:space="preserve">hal-04540128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scenario Generation Method Exploring Uncertainty and Decision Spaces for Robust Strategic Supply Chain Capacity Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN4PL 2023 - 4th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.126-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-49339-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Internet Enabled Hyperconnected Circular Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Faugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIC 2023 - 9th International Physical Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athènes, Greece. pp.210-219, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35090/gatech/7991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Chain Network Design for a New Circular Business: a Case Study in Electric Conversion of ICE Vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Windenberger</w:t>
+                <w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDSST 2023 - 9th International Conference on Decision Support System Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.618-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540128v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Ballot</w:t>
+                <w:t xml:space="preserve">Market Potential Estimation Framework for Circular Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.10333-10338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04252088v1</w:t>
+                <w:t xml:space="preserve">hal-04302245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market Potential Estimation Framework for Circular Economy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vers des chaînes logistiques circulaires axées sur l’Internet Physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Premier Congrès Annuel de la Société d'Automatique, de Génie Industriel &amp; de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04302245v1</w:t>
+                <w:t xml:space="preserve">hal-04542078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Decisions in Highly Uncertain and Opportunistic Environments: Towards a Decision Support System for Sales and Operations Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Fakhry</w:t>
+                <w:t xml:space="preserve">Toward an Educational Supply Chain Operations Reference Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.371⟩</w:t>
+              <w:t xml:space="preserve">GOL 2022 - IEEE 6th International Conference on Logistics Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GOL53975.2022.9820327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833267v1</w:t>
+                <w:t xml:space="preserve">hal-03723840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Educational Supply Chain Operations Reference Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Petitdemange</w:t>
+                <w:t xml:space="preserve">Making Decisions in Highly Uncertain and Opportunistic Environments: Towards a Decision Support System for Sales and Operations Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOL 2022 - IEEE 6th International Conference on Logistics Operations Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.79 - 84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GOL53975.2022.9820327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723840v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reinforcement Learning Powered Digital Twin to Support Supply Chain Decisions</w:t>
               </w:r>
@@ -3462,64 +3462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.611-622, </w:t>
@@ -3570,77 +3570,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Strategic Supply Chain Capacity Planning more Dynamic to cope with Hyperconnected and Uncertain Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Hawaï Online, United States. pp.2057-2066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3812,64 +3812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Shanghai, China. p. 306-311, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3897,347 +3897,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain evolution and supply chain capability planning methodologies: A review and gap identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Hyperconnected Supply Chain Capability Planning: Conceptual Framework Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">IPIC 2018 - 5th International Physical Internet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands. p. 72-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886020v1</w:t>
+                <w:t xml:space="preserve">hal-01875900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Decision Support Automation for Supply Chain Risk Management among Logistics Network Stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. p.1505-1510, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Hyperconnected Supply Chain Capability Planning: Conceptual Framework Proposal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supply chain evolution and supply chain capability planning methodologies: A review and gap identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIC 2018 - 5th International Physical Internet Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands. p. 72-82</w:t>
+              <w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875900v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Hyperconnected Resource Requirements Planning</w:t>
               </w:r>
@@ -4249,64 +4249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salatge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4357,51 +4357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme pour favoriser la collaboration et l'agilité dans les réseaux logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4465,64 +4465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.9560-9564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4560,51 +4560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Platform to Support Collaboration and Agility in Logistics Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4835,51 +4835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC8EA130"/>
+    <w:nsid w:val="FA859E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5066,51 +5066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-8587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248432966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-2829-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05485669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Garred" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2026.2623194" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fakhry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellegrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2526321" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqing Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faug&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04092631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Caesar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wei&#223;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sahlab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/auto-2022-0139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02901588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1793390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03669117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Habl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kallali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-07-2021-0375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.141" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_16" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04764618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68628-3_23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delanoe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04765852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.118" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/7991" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04540128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estavoyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Windenberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.371" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04074719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_57" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.287" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01582357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01727316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03010406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019EMAC0013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-8587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248432966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-2829-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05485669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Garred" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2026.2623194" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqing Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faug&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145229" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fakhry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellegrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2526321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04092631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Caesar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wei&#223;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sahlab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/auto-2022-0139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03669117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Habl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kallali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-07-2021-0375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02901588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1793390" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.141" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04765852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delanoe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04764618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68628-3_23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04540128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estavoyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Windenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/7991" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04074719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_57" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.287" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01582357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01727316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03010406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019EMAC0013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>