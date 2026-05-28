--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -1,4780 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4728 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Oger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6179-8587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">248432966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=diMvUMUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAH-2829-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate professor at IMT Mines Albi</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic demand forecast model selection in supply chains: a forecast value-added analysis of selection strategies, machine learning, and hyperparameter optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Garred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2026.2623194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guiding Framework for Hyperconnected Circular Supply Chain Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 501, pp.145229. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing uncertainties within sales and operations planning (S&amp;OP): a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2025.2526321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a collaborative manufacturing system’s network resilience through an adaptability potential analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJIM-12-2023-1144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration management in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Weiß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Sahlab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatisierungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (5), pp.330-350. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/auto-2022-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing supply chains during the Covid-19 crisis: synthesis of academic and practitioner visions and recommendations for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Habl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Kallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.1386-1407. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLM-07-2021-0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for strategic supply chain capacity planning under uncertainty: conceptual framework and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.804-848. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2020.1793390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Robustness of Time Series Forecast Models Under Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Garred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU, Jun 2025, Trondheim ( Norvège), Norway. pp.829-834, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la robustesse des modèles de prévision des séries temporelles sous perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Garred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Risk-Focused Sales and Operations Planning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'24 - 7th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, Morocco. pp.236-245, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68628-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Designing a Decision Support System for Hyperconnected Circular Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.245-258, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Processus Plan Industriel et Commercial orienté Risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRL-SCM 2024 : 15e conférence de l'AIRL-SCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Financialized Model for a Risk-Focused Sales and Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2024 - 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienne, Austria. pp.1114-1119, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Risks in Collaborative Network Organizations Within Sales and Operations Planning: A Maturity Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pellegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.303-315, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Automatic Demand Forecast Model Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Garred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Barthe-Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.331-346, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'aide à la décision pour concevoir des chaînes logistiques circulaires hyperconnectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEC 2024 - 1er Congrès Interdisciplinaire sur l’Économie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Model-Driven Adaptation in Interconnected Manufacturing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2024 - 10th International Physical Internet Conference Empowering Resilient and Sustainable Supply Chain Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Savannah GA USA, United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/11064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Uncertainty into a Supply Chain Network for Adaptive S&amp;OP Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. pp.243-258, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71739-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scenario Generation Method Exploring Uncertainty and Decision Spaces for Robust Strategic Supply Chain Capacity Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN4PL 2023 - 4th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.126-148, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49339-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Internet Enabled Hyperconnected Circular Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2023 - 9th International Physical Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athènes, Greece. pp.210-219, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/7991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Network Design for a New Circular Business: a Case Study in Electric Conversion of ICE Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estavoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Windenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDSST 2023 - 9th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Albi, France. pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Potential Estimation Framework for Circular Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.10333-10338, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Analysis of the Adaptability Potential of a Collaborative Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2023 - 24th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Valence, Spain. pp.618-630, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42622-3_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des chaînes logistiques circulaires axées sur l’Internet Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès Annuel de la Société d'Automatique, de Génie Industriel &amp; de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Educational Supply Chain Operations Reference Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Savignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petitdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Gac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2022 - IEEE 6th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL53975.2022.9820327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Decisions in Highly Uncertain and Opportunistic Environments: Towards a Decision Support System for Sales and Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.79 - 84, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reinforcement Learning Powered Digital Twin to Support Supply Chain Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS2022 - Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Hawaii, United States. pp.2291-2299, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2022.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Collaborative and Open Supply Chain Management Operating Services Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.611-622, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03346653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Strategic Supply Chain Capacity Planning more Dynamic to cope with Hyperconnected and Uncertain Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2021 - 54th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Hawaï Online, United States. pp.2057-2066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche globale pour soutenir le processus Adaptive Sales and Operations Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Miclo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : 14ème Conférence Internationale Génie Industriel QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble (à distance), France. pp.126-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Supply Chain Planning and Risk Management: Experiment of a Decision Support System Gathering Business Departments Around a Common Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. p. 306-311, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain evolution and supply chain capability planning methodologies: A review and gap identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2018 - 7th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Hyperconnected Supply Chain Capability Planning: Conceptual Framework Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2018 - 5th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Groningen, Netherlands. p. 72-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Decision Support Automation for Supply Chain Risk Management among Logistics Network Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. p.1505-1510, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Hyperconnected Resource Requirements Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2017 - 4th International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graz University of Technology - Austria, Jul 2017, Graz, Austria. p.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour favoriser la collaboration et l'agilité dans les réseaux logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2017 - 12ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling supply chain agility and resilience improvement: toward a methodolody and platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. p.9560-9564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform to Support Collaboration and Agility in Logistics Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC 2016 - 3rd International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for long-term supply chain capacity planning : a model-driven engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Ecole des Mines d'Albi-Carmaux, 2019. English. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019EMAC0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03010406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4835,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA859E38"/>
+    <w:nsid w:val="6AF6A9AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5066,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-8587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248432966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-2829-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05485669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Garred" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2026.2623194" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqing Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faug&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145229" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fakhry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellegrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2526321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04092631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Caesar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wei&#223;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sahlab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/auto-2022-0139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03669117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Habl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kallali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-07-2021-0375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02901588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1793390" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.141" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04765852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delanoe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04764618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68628-3_23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04540128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estavoyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Windenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/7991" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04074719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_57" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.287" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01582357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01727316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03010406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019EMAC0013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-8587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248432966" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=diMvUMUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-2829-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05485669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Garred" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Oger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2026.2623194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04997626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqing Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faug&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fakhry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellegrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2526321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ferhat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-12-2023-1144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04092631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Caesar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wei&#223;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Sahlab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/auto-2022-0139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03669117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Habl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kallali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fottner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-07-2021-0375" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02901588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1793390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.141" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04764618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68628-3_23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_16" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04765852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delanoe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71739-0_16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04428323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Poirier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/7991" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04540128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estavoyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Windenberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04302245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1043" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42622-3_44" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03723840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820327" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03833267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.371" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04074719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2022.287" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03346653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_57" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095398v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vidal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Miclo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948116" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pinon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.287" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01582357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01727316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03010406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019EMAC0013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>