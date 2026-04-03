--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -132,1683 +132,1817 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology approach to define a conceptual and participatory method for designing species mixtures: a case study on nitrogen cycling and weed control</w:t>
+                <w:t xml:space="preserve">Intérêts, freins et leviers pour optimiser le raisonnement de la fertilisation des cultures en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Sidiki Ouattara</w:t>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Lionel Jordan‐meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Prost</w:t>
+                <w:t xml:space="preserve">Enguerrand Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Médiène</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Debaillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (5), pp.48. </w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01040-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54800/dhl268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215187v1</w:t>
+                <w:t xml:space="preserve">hal-05569957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical nitrogen dilution curves for winter oilseed rape (Brassica napus L.) along the whole crop cycle: A Bayesian analysis</w:t>
+                <w:t xml:space="preserve">A functional ecology approach to define a conceptual and participatory method for designing species mixtures: a case study on nitrogen cycling and weed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Paut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Malick Sidiki Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127642⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01040-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085184v1</w:t>
+                <w:t xml:space="preserve">hal-05215187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgroforesTreeAdvice: a decision support tool combining heterogeneous knowledge resources for tree species selection in agroforestry systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical nitrogen dilution curves for winter oilseed rape (Brassica napus L.) along the whole crop cycle: A Bayesian analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadeáš Staněk</w:t>
+                <w:t xml:space="preserve">Raphael Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rigal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Paut</w:t>
+                <w:t xml:space="preserve">Baptiste Rayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birk Skyum</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-025-01208-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.127642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200178v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AgroforesTreeAdvice: a decision support tool combining heterogeneous knowledge resources for tree species selection in agroforestry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Tadeáš Staněk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Clément Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Birk Skyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-025-01208-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global dataset of experimental intercropping and agroforestry studies in horticulture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On-farm assessment of an innovative dynamic fertilization method to improve nitrogen recovery in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Garreau</w:t>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (5), </w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02831-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10705-023-10332-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714834v1</w:t>
+                <w:t xml:space="preserve">hal-04548516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm assessment of an innovative dynamic fertilization method to improve nitrogen recovery in winter wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Le Gall</w:t>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-023-10332-7⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548516v1</w:t>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perennial transitions from market gardening towards mixed fruit tree - vegetable systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A global dataset of experimental intercropping and agroforestry studies in horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103635⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02831-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083754v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reconcile short-term and long-term objectives in mixed farms? A dynamic model application to mixed fruit tree - vegetable systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Perennial transitions from market gardening towards mixed fruit tree - vegetable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 187, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103011⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 207, pp.103635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145746v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchard Grazing in France: Multiple Forms of Fruit Tree-Livestock Integration in Line with Farmers' Objectives and Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How to reconcile short-term and long-term objectives in mixed farms? A dynamic model application to mixed fruit tree - vegetable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dufils</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Servane Penvern</w:t>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/f12101339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03361296v1</w:t>
+                <w:t xml:space="preserve">hal-03145746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop diversification and association effects in agricultural systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Orchard Grazing in France: Multiple Forms of Fruit Tree-Livestock Integration in Line with Farmers' Objectives and Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106711⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f12101339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624185v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codesigning biodiversity-based agrosystems promotes alternatives to mycorrhizal inoculants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling crop diversification and association effects in agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0594-y⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 288, pp.Online. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371378v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing risk through crop diversification: An application of portfolio theory to diversified horticultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168, pp.123-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Codesigning biodiversity-based agrosystems promotes alternatives to mycorrhizal inoculants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (6), pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0594-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du partage de connaissances à la co-conception d'innovations agroécologiques : Exemple de la mobilisation des mycorhizes en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64, pp.97-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5408025827548547E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1818,1480 +1952,1480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of visible imagery to the APPI-N fertilization method for monitoring rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Lerebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. pp.502-508, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004725232_065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge generation routes for diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Casagrande; Marie-Hélène Jeuffroy; Gentiane Maillet, Aug 2025, Palaiseau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen problem in agricultural systems : towards a renewal of nitrogen management through innovative design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFSA conference IFSA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes horticoles diversifiés: une complexité à gérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes agricoles diversifiés : état des lieux et perspectives de recherche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy, Aug 2022, Postdam, Germany. pp.365-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional ecology approach to co-design crop mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What ecological traits and functions are important in a crop mixture for effective weed management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Weed Research Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Weed Research Society, Jun 2022, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazed orchards in France: different forms of livestock integration and their implications for fruit growers' practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry for the transition towards sustainability and bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nuoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking scientific and empirical knowledge: an interactive web app to design agroforestry market gardening systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry for the transition towards sustainability and bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nuoro, Italy. pp.481-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reconcile short-term and long-term objectives in agroforestry systems? An application of viability theory to Mixed Horticultural Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horticultural agroforestry systems: a modelling framework to combine diversification and association effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Horticulture agroforestry systems: a modelling framework to combine diversification and association effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Agroforestry Conference. Agroforestry as Sustainable Land Use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">4. European Agroforestry Conference-Agroforestry as sustainable Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Agroforestry Federation, May 2018, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329569v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of diversified horticultural systems: assessment with the modern portfolio theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Horticultural agroforestry systems: a modelling framework to combine diversification and association effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">4th European Agroforestry Conference. Agroforestry as Sustainable Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737684v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horticulture agroforestry systems: a modelling framework to combine diversification and association effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benefits of diversified horticultural systems: assessment with the modern portfolio theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Agroforestry Conference-Agroforestry as sustainable Land Use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Agroforestry Federation, May 2018, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900415v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3301,834 +3435,834 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen recycling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A global experimental dataset of intercropping and agroforestry studies in horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Potsdam (Germany), Germany. 2023</w:t>
+              <w:t xml:space="preserve">6th European Agroforestry Conference. Agroforestry for the Green Deal transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nuoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329399v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global experimental dataset of intercropping and agroforestry studies in horticulture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick S Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Agroforestry Conference. Agroforestry for the Green Deal transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nuoro, Italy</w:t>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam (Germany), Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331615v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design and on-farm experimentation of practices combining conservation agriculture and agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Zniber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Lavoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry Strengthening links between science, society and policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329480v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design and on-farm experimentation of practices combining conservation agriculture and agroforestry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementarities or complexity ? The case study of Horticultural Agroforestry Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boury-Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736088v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarities or complexity ? The case study of Horticultural Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Co-design and on-farm experimentation of practices combining conservation agriculture and agroforestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sieffert André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Boury-Esnault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Morinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Zniber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Lavoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry Strengthening links between science, society and policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736093v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification et l’association de cultures pour accompagner la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations agroécologiques pour des systèmes alimentaires durables. Panorama de la recherche France-CGIAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversification and association to enhance the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transformation for sustainable food systems : insight on France-CGIAR research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, pp.148, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/fdi:010082500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4138,382 +4272,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche technique (2) : Multiplier des champignons mycorhiziens sur son exploitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Les mycorhizes: des réseaux vivants au service des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dufils</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, 4 p</w:t>
+              <w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791120v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycorhizes: des réseaux vivants au service des cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Fiche technique (2) : Multiplier des champignons mycorhiziens sur son exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dufils</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, pp.4</w:t>
+              <w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791173v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des compromis entre diversité cultivée et complexité de gestion à travers le cas d’étude du Verger-Maraîcher. Une approche combinant modélisation et méthodes qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. INRAE, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03128903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4581,51 +4715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C45E492C"/>
+    <w:nsid w:val="ECB60D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4812,51 +4946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-paut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9558-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Stan&#283;k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Skyum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01208-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02831-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10332-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dossin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12101339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106711" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Collombet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0594-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.11.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goasduff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408025827548547E12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffert Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morinay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zniber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sieffert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03128903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-paut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9558-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569957v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Debaillieul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dhl268" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Stan&#283;k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Skyum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01208-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Gall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10332-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02831-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dossin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12101339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106711" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Collombet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0594-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goasduff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408025827548547E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sieffert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morinay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zniber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffert Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03128903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>