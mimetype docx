--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -1560,304 +1560,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing risk through crop diversification: An application of portfolio theory to diversified horticultural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Codesigning biodiversity-based agrosystems promotes alternatives to mycorrhizal inoculants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (6), pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0594-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620602v1</w:t>
+                <w:t xml:space="preserve">hal-02371378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codesigning biodiversity-based agrosystems promotes alternatives to mycorrhizal inoculants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing risk through crop diversification: An application of portfolio theory to diversified horticultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Collombet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (6), pp.39-48. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.123-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0594-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371378v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du partage de connaissances à la co-conception d'innovations agroécologiques : Exemple de la mobilisation des mycorhizes en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,77 +3292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,51 +3671,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design and on-farm experimentation of practices combining conservation agriculture and agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Sieffert</w:t>
+                <w:t xml:space="preserve">Sieffert André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3738,73 +3738,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Lavoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry Strengthening links between science, society and policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736088v1</w:t>
+                <w:t xml:space="preserve">hal-04329480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarities or complexity ? The case study of Horticultural Agroforestry Systems</w:t>
               </w:r>
@@ -3904,51 +3904,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design and on-farm experimentation of practices combining conservation agriculture and agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sieffert André</w:t>
+                <w:t xml:space="preserve">André Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3971,73 +3971,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Lavoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry Strengthening links between science, society and policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329480v1</w:t>
+                <w:t xml:space="preserve">hal-02736088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4286,51 +4286,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mycorhizes: des réseaux vivants au service des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche technique (2) : Multiplier des champignons mycorhiziens sur son exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,161 +4493,58 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791120v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-03128903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4715,51 +4612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECB60D19"/>
+    <w:nsid w:val="E28C19D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4946,51 +4843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-paut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9558-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569957v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Debaillieul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dhl268" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Stan&#283;k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Skyum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01208-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Gall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10332-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02831-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dossin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12101339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106711" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Collombet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0594-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goasduff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408025827548547E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sieffert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morinay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zniber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffert Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03128903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-paut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9558-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569957v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Debaillieul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dhl268" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Stan&#283;k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Skyum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01208-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Gall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10332-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02831-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dossin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12101339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106711" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Collombet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0594-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.11.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goasduff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408025827548547E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffert Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morinay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zniber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sieffert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>