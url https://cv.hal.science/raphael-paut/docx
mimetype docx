--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -694,161 +694,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm assessment of an innovative dynamic fertilization method to improve nitrogen recovery in winter wheat</w:t>
+                <w:t xml:space="preserve">A global dataset of experimental intercropping and agroforestry studies in horticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+                <w:t xml:space="preserve">Léa Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Le Gall</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10705-023-10332-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02831-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548516v1</w:t>
+                <w:t xml:space="preserve">hal-04714834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
               </w:r>
@@ -962,200 +958,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global dataset of experimental intercropping and agroforestry studies in horticulture</w:t>
+                <w:t xml:space="preserve">On-farm assessment of an innovative dynamic fertilization method to improve nitrogen recovery in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Garreau</w:t>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (5), </w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02831-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10705-023-10332-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714834v1</w:t>
+                <w:t xml:space="preserve">hal-04548516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perennial transitions from market gardening towards mixed fruit tree - vegetable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,77 +1228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reconcile short-term and long-term objectives in mixed farms? A dynamic model application to mixed fruit tree - vegetable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1475,64 +1475,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crop diversification and association effects in agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 288, pp.Online. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1618,51 +1618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (6), pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1709,64 +1709,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing risk through crop diversification: An application of portfolio theory to diversified horticultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168, pp.123-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1926,752 +1926,786 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of visible imagery to the APPI-N fertilization method for monitoring rapeseed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing an innovative Nitrogen fertilization method for winter oilseed rape based on a dynamic crop monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gée</w:t>
+                <w:t xml:space="preserve">Emile Lerebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Lerebour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Sébastien Gervois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tréepos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th European Conference on Precision Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIII NITROGEN WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Sassari, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242491v1</w:t>
+                <w:t xml:space="preserve">hal-05623215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge generation routes for diversification</w:t>
+                <w:t xml:space="preserve">Contribution of visible imagery to the APPI-N fertilization method for monitoring rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Lerebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Leclère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paut</w:t>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. pp.502-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269722v1</w:t>
+                <w:t xml:space="preserve">hal-05242491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen problem in agricultural systems : towards a renewal of nitrogen management through innovative design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'une méthode innovante de fertilisation azotée du colza basée sur le pilotage intégral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Lerebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gervois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFSA conference IFSA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">17è Rencontres de la fertilisation raisonnée et de l’analyse Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295557v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes horticoles diversifiés: une complexité à gérer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge generation routes for diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Morel</w:t>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les systèmes agricoles diversifiés : état des lieux et perspectives de recherche.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Casagrande; Marie-Hélène Jeuffroy; Gentiane Maillet, Aug 2025, Palaiseau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127684v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen problem in agricultural systems : towards a renewal of nitrogen management through innovative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick S Ouattara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2022, Postdam, Germany. pp.365-366</w:t>
+              <w:t xml:space="preserve">15th IFSA conference IFSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372521v1</w:t>
+                <w:t xml:space="preserve">hal-05295557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology approach to co-design crop mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malick S Ouattara</w:t>
+                <w:t xml:space="preserve">Systèmes horticoles diversifiés: une complexité à gérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Les systèmes agricoles diversifiés : état des lieux et perspectives de recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373419v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What ecological traits and functions are important in a crop mixture for effective weed management?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,653 +2717,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Weed Research Society Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society, Jun 2022, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">XVII Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy, Aug 2022, Postdam, Germany. pp.365-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373421v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazed orchards in France: different forms of livestock integration and their implications for fruit growers' practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+                <w:t xml:space="preserve">A functional ecology approach to co-design crop mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick S Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry for the transition towards sustainability and bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nuoro, Italy</w:t>
+              <w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329274v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking scientific and empirical knowledge: an interactive web app to design agroforestry market gardening systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What ecological traits and functions are important in a crop mixture for effective weed management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick S Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry for the transition towards sustainability and bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nuoro, Italy. pp.481-482</w:t>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society, Jun 2022, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329314v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reconcile short-term and long-term objectives in agroforestry systems? An application of viability theory to Mixed Horticultural Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazed orchards in France: different forms of livestock integration and their implications for fruit growers' practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
+              <w:t xml:space="preserve">Agroforestry for the transition towards sustainability and bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nuoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735505v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horticulture agroforestry systems: a modelling framework to combine diversification and association effects</w:t>
+                <w:t xml:space="preserve">Linking scientific and empirical knowledge: an interactive web app to design agroforestry market gardening systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Agroforestry Conference-Agroforestry as sustainable Land Use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Agroforestry Federation, May 2018, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">Agroforestry for the transition towards sustainability and bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nuoro, Italy. pp.481-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900415v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horticultural agroforestry systems: a modelling framework to combine diversification and association effects</w:t>
+                <w:t xml:space="preserve">How to reconcile short-term and long-term objectives in agroforestry systems? An application of viability theory to Mixed Horticultural Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Agroforestry Conference. Agroforestry as Sustainable Land Use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329569v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of diversified horticultural systems: assessment with the modern portfolio theory</w:t>
+                <w:t xml:space="preserve">Horticultural agroforestry systems: a modelling framework to combine diversification and association effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">4th European Agroforestry Conference. Agroforestry as Sustainable Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737684v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benefits of diversified horticultural systems: assessment with the modern portfolio theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horticulture agroforestry systems: a modelling framework to combine diversification and association effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. European Agroforestry Conference-Agroforestry as sustainable Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Agroforestry Federation, May 2018, Nijmegen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How to foster mycorrhiza? From brakes to levers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3344,88 +3594,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3435,603 +3685,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global experimental dataset of intercropping and agroforestry studies in horticulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick S Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Agroforestry Conference. Agroforestry for the Green Deal transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nuoro, Italy</w:t>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam (Germany), Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331615v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology approach to define a conceptual method for species mixing design: a case study on nitrogen recycling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global experimental dataset of intercropping and agroforestry studies in horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Safia Médiène</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Potsdam (Germany), Germany. 2023</w:t>
+              <w:t xml:space="preserve">6th European Agroforestry Conference. Agroforestry for the Green Deal transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nuoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329399v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design and on-farm experimentation of practices combining conservation agriculture and agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sieffert André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Zniber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Lavoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry Strengthening links between science, society and policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarities or complexity ? The case study of Horticultural Agroforestry Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boury-Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design and on-farm experimentation of practices combining conservation agriculture and agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Zniber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Sieffert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Lavoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4041,228 +4291,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification et l’association de cultures pour accompagner la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations agroécologiques pour des systèmes alimentaires durables. Panorama de la recherche France-CGIAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversification and association to enhance the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transformation for sustainable food systems : insight on France-CGIAR research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, pp.148, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/fdi:010082500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4272,279 +4522,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycorhizes: des réseaux vivants au service des cultures</w:t>
+                <w:t xml:space="preserve">Fiche technique (2) : Multiplier des champignons mycorhiziens sur son exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, pp.4</w:t>
+              <w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791173v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche technique (2) : Multiplier des champignons mycorhiziens sur son exploitation</w:t>
+                <w:t xml:space="preserve">Les mycorhizes: des réseaux vivants au service des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, 4 p</w:t>
+              <w:t xml:space="preserve">INRAE Ecodéveloppement. 2017, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791120v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4612,51 +4862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E28C19D0"/>
+    <w:nsid w:val="BE6ACC8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4843,51 +5093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-paut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9558-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569957v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Debaillieul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dhl268" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Stan&#283;k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Skyum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01208-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Gall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10332-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02831-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dossin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12101339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106711" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Collombet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0594-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.11.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goasduff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408025827548547E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffert Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morinay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zniber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sieffert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-paut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9558-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569957v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Debaillieul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dhl268" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Sidiki Ouattara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01040-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rayon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Stan&#283;k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Skyum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01208-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02831-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Gall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10332-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Lapparent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dossin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12101339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106711" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Collombet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0594-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.11.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goasduff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408025827548547E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;epos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick S Ouattara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607758v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieffert Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morinay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zniber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sieffert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>