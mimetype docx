--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -258,547 +258,547 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le continuum des oppositions à l’avortement</w:t>
+                <w:t xml:space="preserve">On Medical Domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.661.0007⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-4446.70057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393646v1</w:t>
+                <w:t xml:space="preserve">hal-05338189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont les violences médicales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robicquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (138), pp.3-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.138.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Medical Domination</w:t>
+                <w:t xml:space="preserve">Avorter à l’heure du médecin. Contribution à une sociologie du pouvoir médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1468-4446.70057⟩</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 257 (2), pp.40-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.257.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338189v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avorter à l’heure du médecin. Contribution à une sociologie du pouvoir médical</w:t>
+                <w:t xml:space="preserve">The medical construction of gestational age and its effects on abortion access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.257.0040⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 382, pp.118377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084854v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The medical construction of gestational age and its effects on abortion access</w:t>
+                <w:t xml:space="preserve">La fabrique du sale boulot. Pourquoi les médecins n’aiment pas pratiquer les avortements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118377⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.91-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.661.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157997v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du sale boulot. Pourquoi les médecins n’aiment pas pratiquer les avortements</w:t>
+                <w:t xml:space="preserve">Le continuum des oppositions à l’avortement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.91-119. </w:t>
+              <w:t xml:space="preserve">, 2025, 1, pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.661.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.661.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393668v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production médicale de l’ignorance. Pourquoi les médecins surestiment les risques liés à l’avortement</w:t>
               </w:r>
@@ -856,287 +856,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologisation de l’avortement en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au tribunal des femmes enceintes. Enquête sur les pratiques d’interruption médicale de grossesse pour détresse psychosociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1111376ar⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les parentalités empêchées, 2, pp.107-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.232.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666469v1</w:t>
+                <w:t xml:space="preserve">hal-04666463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ethnographie comme travail émotionnel : une enquête de terrain sur l’avortement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 132 (3), pp.97-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.132.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au tribunal des femmes enceintes. Enquête sur les pratiques d’interruption médicale de grossesse pour détresse psychosociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La psychologisation de l’avortement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les parentalités empêchées, 2, pp.107-129. </w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.232.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1111376ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666463v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1154,64 +1154,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oppositions contemporaines autour de l’avortement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1262,64 +1262,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robicquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (138), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1370,207 +1370,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix d'avorter. Contrôle médical et corps des femmes</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Agone, 2025, Contre-Feux, 2748905806</w:t>
+                <w:t xml:space="preserve">Mazan. Anthropologie d’un procès pour viols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Florenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le bruit du monde, 2025, 978-2-38601-085-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060524v1</w:t>
+                <w:t xml:space="preserve">hal-05296345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazan. Anthropologie d’un procès pour viols</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le choix d'avorter. Contrôle médical et corps des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agone, 2025, Contre-Feux, 2748905806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Florenza</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05296345v1</w:t>
+                <w:t xml:space="preserve">hal-05060524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1843,51 +1843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E70FF7CD"/>
+    <w:nsid w:val="51498AA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2074,51 +2074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robicquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.70057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888902v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05397821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338189v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.70057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robicquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888902v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05397821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>