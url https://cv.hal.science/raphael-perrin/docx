--- v1 (2026-04-04)
+++ v2 (2026-05-12)
@@ -258,547 +258,547 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Medical Domination</w:t>
+                <w:t xml:space="preserve">Le continuum des oppositions à l’avortement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1468-4446.70057⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.7-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.661.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338189v1</w:t>
+                <w:t xml:space="preserve">hal-05393646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont les violences médicales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robicquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (138), pp.3-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.138.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avorter à l’heure du médecin. Contribution à une sociologie du pouvoir médical</w:t>
+                <w:t xml:space="preserve">On Medical Domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.257.0040⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-4446.70057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084854v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The medical construction of gestational age and its effects on abortion access</w:t>
+                <w:t xml:space="preserve">Avorter à l’heure du médecin. Contribution à une sociologie du pouvoir médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118377⟩</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 257 (2), pp.40-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.257.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157997v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du sale boulot. Pourquoi les médecins n’aiment pas pratiquer les avortements</w:t>
+                <w:t xml:space="preserve">The medical construction of gestational age and its effects on abortion access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.661.0091⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 382, pp.118377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393668v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le continuum des oppositions à l’avortement</w:t>
+                <w:t xml:space="preserve">La fabrique du sale boulot. Pourquoi les médecins n’aiment pas pratiquer les avortements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.7-27. </w:t>
+              <w:t xml:space="preserve">, 2025, 1, pp.91-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.661.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.661.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393646v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production médicale de l’ignorance. Pourquoi les médecins surestiment les risques liés à l’avortement</w:t>
               </w:r>
@@ -856,287 +856,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au tribunal des femmes enceintes. Enquête sur les pratiques d’interruption médicale de grossesse pour détresse psychosociale</w:t>
+                <w:t xml:space="preserve">L’ethnographie comme travail émotionnel : une enquête de terrain sur l’avortement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les parentalités empêchées, 2, pp.107-129. </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 132 (3), pp.97-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.232.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.132.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666463v1</w:t>
+                <w:t xml:space="preserve">hal-04666376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ethnographie comme travail émotionnel : une enquête de terrain sur l’avortement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La psychologisation de l’avortement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.132.0097⟩</w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111376ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666376v1</w:t>
+                <w:t xml:space="preserve">hal-04666469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologisation de l’avortement en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au tribunal des femmes enceintes. Enquête sur les pratiques d’interruption médicale de grossesse pour détresse psychosociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.89. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les parentalités empêchées, 2, pp.107-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1111376ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.232.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666469v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1154,64 +1154,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oppositions contemporaines autour de l’avortement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1262,64 +1262,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robicquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (138), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1370,207 +1370,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazan. Anthropologie d’un procès pour viols</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Le bruit du monde, 2025, 978-2-38601-085-9</w:t>
+                <w:t xml:space="preserve">Le choix d'avorter. Contrôle médical et corps des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agone, 2025, Contre-Feux, 2748905806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296345v1</w:t>
+                <w:t xml:space="preserve">hal-05060524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix d'avorter. Contrôle médical et corps des femmes</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Agone, 2025, Contre-Feux, 2748905806</w:t>
+                <w:t xml:space="preserve">Mazan. Anthropologie d’un procès pour viols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Florenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le bruit du monde, 2025, 978-2-38601-085-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060524v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1843,51 +1843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51498AA5"/>
+    <w:nsid w:val="25F9776D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2074,51 +2074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338189v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.70057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robicquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888902v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05397821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robicquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.70057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888902v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05397821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>