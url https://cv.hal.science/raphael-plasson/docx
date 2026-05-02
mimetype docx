--- v0 (2026-04-03)
+++ v1 (2026-05-02)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady Out‐of‐Equilibrium Chemistry: What? Why? How?</w:t>
+                <w:t xml:space="preserve">Optimizing reaction and transport fluxes in temperature-gradient-driven chemical reaction-diffusion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSystemsChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/syst.202500011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.034209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.034209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092221v1</w:t>
+                <w:t xml:space="preserve">hal-04988278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing reaction and transport fluxes in temperature-gradient-driven chemical reaction-diffusion systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Loukili</w:t>
+                <w:t xml:space="preserve">Steady Out‐of‐Equilibrium Chemistry: What? Why? How?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jullien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.034209. </w:t>
+              <w:t xml:space="preserve">ChemSystemsChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.034209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/syst.202500011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988278v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regime Switch in the Dual‐Catalyzed Coupling of Alkyl Silicates with Aryl Bromides</w:t>
               </w:r>
@@ -487,51 +487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (23-24), pp.2290-2301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -617,51 +617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Huvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (49), pp.6396-6399. </w:t>
@@ -693,425 +693,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy propagation through a protometabolism leading to the local emergence of singular stationary concentration profiles.</w:t>
+                <w:t xml:space="preserve">Pathways for the formation and evolution of peptides in prebiotic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Emond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Saux</w:t>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Allemand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201201974⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (16), pp.5416-5429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CS3506-4E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771776v1</w:t>
+                <w:t xml:space="preserve">hal-00778056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways for the formation and evolution of peptides in prebiotic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (16), pp.5416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2CS35064E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways for the formation and evolution of peptides in prebiotic environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Energy propagation through a protometabolism leading to the local emergence of singular stationary concentration profiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pelupessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (16), pp.5416-5429. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 ((45)), pp.14375-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CS3506-4E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778056v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Investigation of the Evolution of Chirality in a Potential Dynamic Peptide System: N-Terminal Epimerization and Degradation into Diketopiperazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (6), pp.651-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1145,77 +1145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Investigation of the Evolution of Chirality in a Potential Dynamic Peptide System: N -Terminal Epimerization and Degradation into Diketopiperazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (6), pp.651-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1395,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling Frank: Spontaneous emergence of homochirality in noncatalytic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bersini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,90 +1677,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing reaction and transport fluxes in temperature gradient-driven chemical reaction-diffusion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Plasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -1951,51 +1951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Plasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.202500011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.034209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jaouadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdellaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Levernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;adrien Payard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301780" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Aksamija" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202200075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alouane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Huvelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03253j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Emond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201974" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35064E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS3506-4E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Commeyras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillades" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ORIG.0000009827.54856.59" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD1F6BE9B87E05E0324D9AC256A8F7BABC8ABB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bersini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405293101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Plasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.034209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.202500011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jaouadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdellaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Levernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;adrien Payard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301780" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Aksamija" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202200075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alouane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Huvelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03253j" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS3506-4E" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35064E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Emond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Commeyras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taillades" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ORIG.0000009827.54856.59" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BD1F6BE9B87E05E0324D9AC256A8F7BABC8ABB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bersini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405293101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>