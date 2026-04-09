--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2332,165 +2332,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail, valeur et prix</w:t>
+                <w:t xml:space="preserve">Marx et la comptabilité nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études du groupe Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernard Friot, Oct 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">9th International Joint Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Économie Politique et International Initiative for Promoting Political Economy, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328144v1</w:t>
+                <w:t xml:space="preserve">hal-04328146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marx et la comptabilité nationale</w:t>
+                <w:t xml:space="preserve">Travail, valeur et prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Économie Politique et International Initiative for Promoting Political Economy, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d'études du groupe Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Friot, Oct 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328146v1</w:t>
+                <w:t xml:space="preserve">hal-04328144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3014,51 +3014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBC054DC"/>
+    <w:nsid w:val="CBBA81E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +3245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-porcherot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1699-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271063726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idhes.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://act.univ-spn.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piluso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcherot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcherot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Orzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camargo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01522-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valdecantos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2021.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002584v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos Halporn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.15996" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coninformacion.undav.edu.ar/1266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano F&#233;liz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Snape" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Raffaelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04160476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASI003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-porcherot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1699-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271063726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idhes.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://act.univ-spn.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piluso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcherot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcherot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Orzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camargo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01522-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valdecantos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2021.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002584v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos Halporn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.15996" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coninformacion.undav.edu.ar/1266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano F&#233;liz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Snape" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Raffaelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04160476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASI003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>