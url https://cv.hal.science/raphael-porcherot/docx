--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Raphaël Porcherot </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enseignant contractuel (Université Sorbonne Paris Nord)</w:t>
+        <w:t xml:space="preserve">Maître de Conférences (Université Rouen Normandie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -137,112 +137,98 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteur en sciences économiques, je suis qualifié aux fonctions de Maître de Conférences par la section 05 (Sciences Économiques) du Conseil National des Universités et chercheur associé aux laboratoires IDHE.S (</w:t>
+        <w:t xml:space="preserve">Docteur en sciences économiques, je suis maître de conférences au laboratoire </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.idhes.cnrs.fr</w:t>
+          <w:t xml:space="preserve">LASTA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">) et ACT (</w:t>
+        <w:t xml:space="preserve"> de l’Université Rouen Normandie et chercheur associé au laboratoire </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://act.univ-spn.fr/</w:t>
+          <w:t xml:space="preserve">ACT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">).</w:t>
+        <w:t xml:space="preserve"> de l'Université Sorbonne Paris Nord</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes travaux de recherche s'articulent selon cinq axes : une socio-économie critique des alternatives monétaires dans le cadre d'un institutionnalisme monétaire renouvelé ; l'étude des déterminants des taux de change réels et de leurs rôles-clés dans la constitution et le maintien de la triple hiérarchie - écologique, monétaire, des structures productives - des économies nationales ; l'opérationnalisation empirique des catégories de la critique de l'économie politique à partir de la comptabilité nationale et de la comptabilité d'entreprise ; une réflexion en histoire de la pensée économique sur des problèmes de l'économie monétaire, pouvant mobiliser des modèles théoriques stock-flux cohérent à base d'agents ; ainsi que le développement de modèles empiriques stock-flux cohérent et input-output dans le cadre d'évaluation de politiques économiques de transition écologique.</w:t>
+        <w:t xml:space="preserve">Mes travaux de recherche s'articulent selon cinq axes : une socio-économie critique des alternatives monétaires dans le cadre d'un institutionnalisme monétaire renouvelé ; l'étude des déterminants des taux de change réels et de leurs rôles-clés dans la constitution et le maintien de la triple hiérarchie – écologique, monétaire, des structures productives – des économies nationales ; l'opérationnalisation empirique des catégories de la critique de l'économie politique à partir de la comptabilité nationale et de la comptabilité d'entreprise ; une réflexion en histoire de la pensée économique sur des problèmes de l'économie monétaire, pouvant mobiliser des modèles théoriques stock-flux cohérents à base d'agents ; ainsi que le développement de modèles empiriques stock-flux cohérents et input-output dans le cadre d'évaluations de politiques économiques de transition écologique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma formation, d’abord pluridisciplinaire en classe préparatoire et à l’école normale supérieure de Paris-Saclay, m’a conduit à réaliser une première année de master d'économie relevant de l'approche standard. Je me suis ensuite intéressé aux courants non standards dans le cadre du master EPOG, qui favorisent le dialogue avec les autres sciences sociales, en particulier la sociologie.</w:t>
+        <w:t xml:space="preserve">Ma recherche doctorale a porté sur la MonedaPAR, une expérience argentine de crypto-monnaie sociale articulant autogestion, monnaie sociale et quasi-monnaie municipale, analysée comme tentative d’institutionnalisation d’une alternative monétaire. Elle met en évidence les tensions entre projet politique, contraintes de circulation marchande et formes monétaires, en inscrivant ce dispositif dans une double filiation — celle du Trueque et des quasi-monnaies publiques — et en interrogeant le rôle de la blockchain dans ce processus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mon travail de recherche de master a porté sur les restrictions économiques pesant sur les économies périphériques, avec un focus sur la Loi de Thirlwall, élément-clé du corpus post-keynésien. Dans le cadre d'un stage prédoctoral au CEPLAD, laboratoire de l'Université de Buenos Aires en Argentine, j’ai étudié les théories monétaires institutionnalistes, en discutant du lien entre théorie de la valeur et théorie du fétichisme.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Je suis actuellement impliqué dans trois programmes de recherche interdisciplinaires et internationaux financé grâce à des appels à projets : coordonné par Benedetto Rocchi et Tiziano Distefano, &amp;quot;MUlti-scale modelization toward Socio-ecological Transition for Water management&amp;quot; (MUST4WATER) ; coordonné par Fanny Gallot et Paola Lenguita, &amp;quot;Reconnaissance et valorisation du travail reproductif dans les quartiers populaires&amp;quot; ; coordonné par Ricardo Orzi, &amp;quot;Moneda y Financiamiento para una economía alternativa. VI°Etapa&amp;quot;.</w:t>
+        <w:t xml:space="preserve">Je participe actuellement à plusieurs projets de recherche interdisciplinaires et internationaux portant sur la transition socio-écologique, le travail reproductif et les alternatives monétaires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -667,213 +653,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dualité des conventions de la valeur et marchandisation de l’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Criptomonedas para el cambio social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Orzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Porcherot</w:t>
+                <w:t xml:space="preserve">Sebastian Valdecantos Halporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista del Departamento de Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.17 - 31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002584v2</w:t>
+                <w:t xml:space="preserve">hal-03002195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criptomonedas para el cambio social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Orzi</w:t>
+                <w:t xml:space="preserve">Dualité des conventions de la valeur et marchandisation de l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Valdecantos Halporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista del Departamento de Ciencias Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Valeur et capitalisme (2/2), 24, pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.024.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002195v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines marxiennes de l’institutionnalisme monétaire</w:t>
               </w:r>
@@ -1849,165 +1835,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La monnaie retrouvée : réflexions sur la crypto-monnaie sociale MonedaPAR</w:t>
+                <w:t xml:space="preserve">Un système monétaire non marchand : les &amp;lt;i&amp;gt;Grundprinzipien&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études doctorales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDHE.S, Jun 2021, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
+              <w:t xml:space="preserve">10ème congrès annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Économie Politique, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328138v1</w:t>
+                <w:t xml:space="preserve">hal-04328120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système monétaire non marchand : les &amp;lt;i&amp;gt;Grundprinzipien&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">La monnaie retrouvée : réflexions sur la crypto-monnaie sociale MonedaPAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Économie Politique, Jul 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'études doctorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDHE.S, Jun 2021, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328120v1</w:t>
+                <w:t xml:space="preserve">hal-04328138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le taux d'exploitation dans les Comptes de la Nation</w:t>
               </w:r>
@@ -2194,165 +2180,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Money: the Alternative Currency Experiments</w:t>
+                <w:t xml:space="preserve">Faire de l’ethnographie en économiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">Séminaire résidentiel de l'IDHE.S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDHE.S, Sep 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328147v1</w:t>
+                <w:t xml:space="preserve">hal-04328145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de l’ethnographie en économiste</w:t>
+                <w:t xml:space="preserve">Beyond Money: the Alternative Currency Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire résidentiel de l'IDHE.S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDHE.S, Sep 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">31th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328145v1</w:t>
+                <w:t xml:space="preserve">hal-04328147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx et la comptabilité nationale</w:t>
               </w:r>
@@ -2534,51 +2520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Orzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Valdecantos Halporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Raffaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Orzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Valdecantos Halporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.74-82, 2019, 5th Biennial RAMICS International Congress Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3014,51 +3000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBBA81E8"/>
+    <w:nsid w:val="78B98B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +3231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-porcherot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1699-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271063726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idhes.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://act.univ-spn.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piluso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcherot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcherot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Orzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camargo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01522-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valdecantos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2021.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002584v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos Halporn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.15996" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coninformacion.undav.edu.ar/1266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano F&#233;liz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Snape" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Raffaelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04160476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASI003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-porcherot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1699-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271063726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lasta.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://act.univ-spn.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piluso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcherot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcherot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Orzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camargo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01522-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valdecantos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2021.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos Halporn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002584v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.15996" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coninformacion.undav.edu.ar/1266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano F&#233;liz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Snape" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Raffaelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04160476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASI003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>