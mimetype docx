--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -112,91 +112,112 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">271063726</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=1nlfsD0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Docteur en sciences économiques, je suis maître de conférences au laboratoire </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LASTA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> de l’Université Rouen Normandie et chercheur associé au laboratoire </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ACT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> de l'Université Sorbonne Paris Nord</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mes travaux de recherche s'articulent selon cinq axes : une socio-économie critique des alternatives monétaires dans le cadre d'un institutionnalisme monétaire renouvelé ; l'étude des déterminants des taux de change réels et de leurs rôles-clés dans la constitution et le maintien de la triple hiérarchie – écologique, monétaire, des structures productives – des économies nationales ; l'opérationnalisation empirique des catégories de la critique de l'économie politique à partir de la comptabilité nationale et de la comptabilité d'entreprise ; une réflexion en histoire de la pensée économique sur des problèmes de l'économie monétaire, pouvant mobiliser des modèles théoriques stock-flux cohérents à base d'agents ; ainsi que le développement de modèles empiriques stock-flux cohérents et input-output dans le cadre d'évaluations de politiques économiques de transition écologique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma recherche doctorale a porté sur la MonedaPAR, une expérience argentine de crypto-monnaie sociale articulant autogestion, monnaie sociale et quasi-monnaie municipale, analysée comme tentative d’institutionnalisation d’une alternative monétaire. Elle met en évidence les tensions entre projet politique, contraintes de circulation marchande et formes monétaires, en inscrivant ce dispositif dans une double filiation — celle du Trueque et des quasi-monnaies publiques — et en interrogeant le rôle de la blockchain dans ce processus.</w:t>
@@ -251,687 +272,687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradition monétaire, approche réelle: la séparation est-elle insurmontable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie et critique de l'Economie Politique, de Marx à Cartelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (33), pp.149-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.033.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Blockchain a Game-Changer for Social Currency Systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Valdecantos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Orzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11625-024-01522-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptocurrencies for Social Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Orzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Valdecantos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (1), pp.16-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15133/j.ijccr.2021.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criptomonedas para el cambio social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Orzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Valdecantos Halporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista del Departamento de Ciencias Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (6), pp.17 - 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dualité des conventions de la valeur et marchandisation de l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Valeur et capitalisme (2/2), 24, pp.63-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.024.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines marxiennes de l’institutionnalisme monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (26), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.15996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -941,210 +962,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps composés de la MonedaPAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La monnaie entre unicité et pluralité. Regards pluridisciplinaires et enjeux de théorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construcción de soberanía monetaria local en los tiempos de blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Orzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Orzi</w:t>
+                <w:t xml:space="preserve">Sebastian Valdecantos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro Alessi; David Coronel; Tómas Pomar; Juan Emilio Ribero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criptomoneda y soberanía: Tensiones del dinero en el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial Punto de Encuentro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-164, 2022, 9789873896934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1154,1557 +1175,1557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre taux de change et sur-exploitation de la force de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Féliz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ARC3 (Accumulation, Régulation et Crises 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There Value in the Non-Market Sector?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Conference. The Cost of Life. Oppression, Exploitation and Struggle in the Time of Monsters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Historical Materialism, Nov 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie et critique de l'économie politique: de Marx à Cartelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Futur de l’Economie Politique de la Monnaie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François Ponsot, Oct 2023, Grenoble (Domaine universitaire - Maison des sciences de l'Homme Alpes) et Vizille (Musée de la Révolution française - Domaine de Vizille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture comptable et unitaire de la loi de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier doctorant du CEPN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPN, Jun 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travestir le lien marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Snape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales Économie et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Thématique 12 de l'Association Française de Sociologie, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de l’argent à tout prix : JobbyCat et la MonedaPAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Snape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Valeur, Prix Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Bessy, Jun 2022, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le caractère empirique des catégories marxistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études doctorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHE.S, Jun 2022, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une monnaie qui n’aimait pas l’argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès bisannuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monnaie des égaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHE.S, Feb 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système monétaire non marchand : les &amp;lt;i&amp;gt;Grundprinzipien&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Économie Politique, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monnaie retrouvée : réflexions sur la crypto-monnaie sociale MonedaPAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études doctorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHE.S, Jun 2021, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le taux d'exploitation dans les Comptes de la Nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales du 10ème congrès annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Économie Politique, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité nationale et taux d’exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Valeur, Prix Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Bessy, Dec 2020, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixer son prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère rencontres doctorales nationales autour des monnaies locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Triangle, Jan 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de l’ethnographie en économiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire résidentiel de l'IDHE.S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHE.S, Sep 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Money: the Alternative Currency Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marx et la comptabilité nationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Travail, valeur et prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Économie Politique et International Initiative for Promoting Political Economy, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d'études du groupe Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Friot, Oct 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328146v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail, valeur et prix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marx et la comptabilité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études du groupe Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernard Friot, Oct 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">9th International Joint Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Économie Politique et International Initiative for Promoting Political Economy, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328144v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The notion of debt in mutual credit systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Orzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Valdecantos Halporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Raffaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.74-82, 2022, 6th Biennial RAMICS International Congress Proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptocurrencies for social change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Orzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Valdecantos Halporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.74-82, 2019, 5th Biennial RAMICS International Congress Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2714,108 +2735,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange rate determination, dependency and super-exploitation of labour.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Féliz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2825,114 +2846,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une monnaie alternative peut-elle être une alternative à la monnaie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Porcherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Paris-Saclay, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023UPASI003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04160476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3000,51 +3021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78B98B7A"/>
+    <w:nsid w:val="6B74BCBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3231,51 +3252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-porcherot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1699-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271063726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lasta.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://act.univ-spn.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piluso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcherot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcherot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Orzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camargo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01522-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valdecantos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2021.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos Halporn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002584v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.15996" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coninformacion.undav.edu.ar/1266" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano F&#233;liz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Snape" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Raffaelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04160476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASI003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-porcherot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1699-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271063726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1nlfsD0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lasta.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://act.univ-spn.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piluso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcherot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcherot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599645v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Orzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Camargo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01522-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valdecantos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2021.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Valdecantos Halporn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002584v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.15996" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coninformacion.undav.edu.ar/1266" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano F&#233;liz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328105v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Snape" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Raffaelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328152v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04160476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASI003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>