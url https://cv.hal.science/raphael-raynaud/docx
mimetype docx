--- v0 (2026-04-07)
+++ v1 (2026-05-02)
@@ -2549,243 +2549,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetar formation through convective dynamos in protoneutron stars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global model of the magnetorotational instability in proto-neutron stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Reboul-Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gastine</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bugli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Messenger Astrophysics in the Gravitational Wave Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yukawa Institute for Theoretical Physics, Sep 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Journées de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francaise d’Astronomie et d’Astrophysique, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428460v1</w:t>
+                <w:t xml:space="preserve">hal-02428439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global model of the magnetorotational instability in proto-neutron stars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Reboul-Salze</w:t>
+                <w:t xml:space="preserve">Magnetar formation through convective dynamos in protoneutron stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Bugli</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Thomas Janka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gastine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francaise d’Astronomie et d’Astrophysique, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Multi-Messenger Astrophysics in the Gravitational Wave Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yukawa Institute for Theoretical Physics, Sep 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428439v1</w:t>
+                <w:t xml:space="preserve">hal-02428460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pseudo-spectral code MagIC</w:t>
               </w:r>
@@ -4438,51 +4438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D50D2B6"/>
+    <w:nsid w:val="574D76FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4669,51 +4669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-raynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6815-7109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188243488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/raynaud_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04997890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reboul-Salze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451337" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04232842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guilet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Raynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Reboul-Salze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slad120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cerd&#225;-Dur&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bugli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2499" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03119171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038369" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Thomas Janka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieutord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petitdemange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Putigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731729" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Tobias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cameron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dormy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schrinner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423902" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.033011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lyons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01196516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-raynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6815-7109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188243488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/raynaud_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04997890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reboul-Salze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451337" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04232842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guilet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Raynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Reboul-Salze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slad120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cerd&#225;-Dur&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bugli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2499" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03119171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038369" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Thomas Janka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieutord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petitdemange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Putigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731729" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Tobias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cameron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dormy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schrinner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423902" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.033011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lyons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01196516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>