--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -688,226 +688,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global model of the magnetorotational instability in protoneutron stars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bugli</w:t>
+                <w:t xml:space="preserve">De quoi les magnétoiles sont-elles coupables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03119171v1</w:t>
+                <w:t xml:space="preserve">hal-03215409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi les magnétoiles sont-elles coupables ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Raynaud</w:t>
+                <w:t xml:space="preserve">A global model of the magnetorotational instability in protoneutron stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reboul-Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bugli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 645, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215409v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03119171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetar formation through a convective dynamo in protoneutron stars</w:t>
               </w:r>
@@ -2765,325 +2765,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pseudo-spectral code MagIC</w:t>
+                <w:t xml:space="preserve">Convective dynamos in protoneutron stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Thomas Janka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gastine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Dimensional processes in stellar physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Évry Schatzman du PNPS, Oct 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Magnetic field formation and evolution in neutron stars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PHAROS WG4+WG5 meeting and CoCoNuT Meeting, Nov 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429116v1</w:t>
+                <w:t xml:space="preserve">hal-02429015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective dynamos in protoneutron stars</w:t>
+                <w:t xml:space="preserve">Gravity darkening in late-type stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hans-Thomas Janka</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Putigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic field formation and evolution in neutron stars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PHAROS WG4+WG5 meeting and CoCoNuT Meeting, Nov 2018, Saclay, France</w:t>
+              <w:t xml:space="preserve">7th BCool meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429015v1</w:t>
+                <w:t xml:space="preserve">hal-02428464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity darkening in late-type stars</w:t>
+                <w:t xml:space="preserve">The pseudo-spectral code MagIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raynaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Putigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th BCool meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Multi-Dimensional processes in stellar physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Évry Schatzman du PNPS, Oct 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428464v1</w:t>
+                <w:t xml:space="preserve">hal-02429116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal flux variations of thermal anelastic convection in a rotating spherical shell</w:t>
               </w:r>
@@ -3253,109 +3253,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the modulation of the Sun activity</w:t>
+                <w:t xml:space="preserve">Convective dynamos: symmetries and modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Tobias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Meeting on Research in Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Advanced Studies in Basic Sciences (IASBS), May 2016, Zanjan, Iran</w:t>
+              <w:t xml:space="preserve">European GdR Dynamo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429142v1</w:t>
+                <w:t xml:space="preserve">hal-02429262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective dynamos: symmetries and modulation</w:t>
               </w:r>
@@ -3371,155 +3371,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Tobias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European GdR Dynamo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Advances in Geophysical and Astrophysical Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429262v1</w:t>
+                <w:t xml:space="preserve">hal-02428466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective dynamos: symmetries and modulation</w:t>
+                <w:t xml:space="preserve">New insights into the modulation of the Sun activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Tobias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geophysical and Astrophysical Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Cargèse, France</w:t>
+              <w:t xml:space="preserve">19th Meeting on Research in Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Advanced Studies in Basic Sciences (IASBS), May 2016, Zanjan, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428466v1</w:t>
+                <w:t xml:space="preserve">hal-02429142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipolar dynamos in stratified systems</w:t>
               </w:r>
@@ -4438,51 +4438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="574D76FD"/>
+    <w:nsid w:val="68FA449C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4669,51 +4669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-raynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6815-7109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188243488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/raynaud_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04997890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reboul-Salze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451337" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04232842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guilet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Raynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Reboul-Salze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slad120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cerd&#225;-Dur&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bugli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2499" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03119171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038369" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Thomas Janka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieutord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petitdemange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Putigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731729" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Tobias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cameron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dormy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schrinner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423902" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.033011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lyons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01196516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-raynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6815-7109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188243488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/raynaud_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04997890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reboul-Salze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451337" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04232842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guilet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Raynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Reboul-Salze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slad120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cerd&#225;-Dur&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bugli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2499" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03119171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Thomas Janka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay2732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieutord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petitdemange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Putigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731729" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Tobias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cameron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dormy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schrinner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423902" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.033011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bouvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lyons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01196516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>