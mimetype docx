--- v0 (2026-04-04)
+++ v1 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël RICAUD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-7442-8192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172790387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306310208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les primaires démocrates de 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la Trump Tower à la Maison-Blanche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp. 17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les caucus du Parti démocrate de l’Iowa (2020) : faux départ ou fin de partie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (2), pp. 51-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Ne diriez-vous pas qu’il s’agit là de propagande ?’ Le programme d’information internationale des États-Unis en débat (1945-1947) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2018 (2), https://doi.org/10.4000/transatlantica.13516. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.13516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Raphaël Ramos, Une chimère américaine : genèse de la communauté du renseignement des États-Unis, de la CIA à la NSA. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circonvolutions numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatie d'influence numérique lors du premier mandat Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lackey Brown, public diplomat par excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliban : French journal of English studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.273-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John L. Brown's Epistolary Wit:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand, Vanessa Boullet, David Ten Eyck (dir.), Enjeux et positionnements de l’interdisciplinarité / Positioning Interdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.110-111. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.143.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Campaign of Truth&amp;quot; : propagande et fabrique de la vérité sous Truman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133, pp.24-37. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.133.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos Stecopoulos (UIowa) : &amp;quot;Telling America's Story to the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire EMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helms-Biden Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de l’Association Française d’Études Américaines (AFEA) Légitimité, Autorité, Canons / Legitimacy, Authority, Canons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Bauer, Université Rennes 2 Sébastien Mort, Université de Lorraine (Site de Metz) Elizabeth Mullen, Université de Bretagne Occidentale, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La public diplomacy des États-Unis post 9/11 : logos & praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "L'impact du 11 septembre: réformes et représentations", université Paul-Valéry -- Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gachon, Monica Michlin, Manon Lefebvre, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Interim International Information Program à l'United States Information Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Influence, désinformation et pouvoir en Europe et dans les Amériques", Université de Caen, Caen, 17-19 janvier 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'Indien à l'écran : corps, langages & lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Au nom du Roi, de la République et du Capital - Légitimation(s) de l’occupation des territoires autochtones de l’époque moderne à nos jours", IRIEC, Montpellier, 28-29 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe musical Ozomatli sous George W. Bush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Conflits, pouvoir, représentations", Université du Maine, Le Mans 18-19 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Mans, France. pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation diplomatique des États-Unis en France : récentes évolutions et contraintes financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Argent, Pouvoir et Représentations, Université Paris Ouest, 21-22 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.159-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing My Lai: Duty of Memory or Memory of Duty ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale War Memories : Commemoration, Re-enactment, Writings of War in the English-Speaking World (18th-21st centuries), Université Rennes 2, 17-19 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada. pp.330-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ellul, traduction & &amp;lt;i&amp;gt;Propagandes&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Traduction et propagande", Université Paris Ouest, Paris, 22 avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant numérique de la public diplomacy des Etats-Unis sous Obama : Zeitgeist ou changement paradigmatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de L’AFEA "Chantiers d’Amérique", Université Toulouse-Jean Jaurès, Toulouse, 27 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La public diplomacy des Etats-Unis : vision idéaliste, pratiques réalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Utopies Politiques", Université Toulouse-Jean Jaurès, Toulouse, 6 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lackey Brown, public diplomat, et l’emprunt linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sounds Foreign, CREA (EA 370), Université Paris Ouest, Paris, 12 décembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advent of New Media and the Conduct of Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas De La Grandville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Etats critiques et transitions disciplinaires", Université Paris 8, Paris, novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. pp.155-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft power : complementing hardpower or compensating for its loss ? The post-war debate over international propaganda in Britain and America (1945-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès de la SAES "Traversées/Crossings", Caen, 18 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lackey Brown, public diplomat par excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Forme(s) de la diplomatie", Atelier 5 : méthodes et acteurs diplomatiques, Université Toulouse-Jean Jaurès, 13 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomacy in the Era of Digital Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas De La Grandville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque States of Criticism / Disciplinary Crossings, Université de Paris 8, Saint-Denis, 19 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saint-Denis, France. pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nombreux visages de la public diplomacy des Etats-Unis (1948-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES, Dijon, 18 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de My Lai dans l'espace médiatique et culturel des Etats-Unis: Traces, effacement, réinscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La mémoire face à l’Histoire : traces, effacement, réinscriptions", Université de Bretagne Occidentale, Brest, 22-23 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Le Guellec (HCTI, Université de Bretagne Occidentale) Camille Manfredi (HCTI, Université de Bretagne Occidentale), Nov 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La public diplomacy des Etats-Unis : théories, pratiques, effets (1948-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Frontières", Université de Paris VIII, Saint-Denis, 4 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante ans de public diplomacy : gestation, gestion et projection de l’image des Etats-Unis à des fins de politique étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Politiques Américaines, EA 370, Université Paris Ouest, Paris, 19 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomacy and New Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "States of Criticism/Disciplinary Crossings", Université de Paris VIII-Saint-Denis, Paris, 19 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de My Lai dans l'espace médiatique et culturel des États-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Le Guellec-Minel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire face à l'Histoire: Traces, effacement, réisncriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 191-200, 2019, 978-2-7535-7624-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman, Robert; Wilson, Wayne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of sports history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2017, 978-0-19-985891-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Syndrome du post-exceptionnalisme : nouvelle guerre froide ou symptômes de guérison ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Fedyashin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël RICAUD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-7442-8192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172790387</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306310208</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les primaires démocrates de 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la Trump Tower à la Maison-Blanche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp. 17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les caucus du Parti démocrate de l’Iowa (2020) : faux départ ou fin de partie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (2), pp. 51-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Ne diriez-vous pas qu’il s’agit là de propagande ?’ Le programme d’information internationale des États-Unis en débat (1945-1947) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2018 (2), https://doi.org/10.4000/transatlantica.13516. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.13516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Raphaël Ramos, Une chimère américaine : genèse de la communauté du renseignement des États-Unis, de la CIA à la NSA. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circonvolutions numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomatie d'influence numérique lors du premier mandat Obama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lackey Brown, public diplomat par excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliban : French journal of English studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.273-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John L. Brown's Epistolary Wit:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Armand, Vanessa Boullet, David Ten Eyck (dir.), Enjeux et positionnements de l’interdisciplinarité / Positioning Interdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.110-111. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.143.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Campaign of Truth&amp;quot; : propagande et fabrique de la vérité sous Truman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133, pp.24-37. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.133.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos Stecopoulos (UIowa) : &amp;quot;Telling America's Story to the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire EMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helms-Biden Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès de l’Association Française d’Études Américaines (AFEA) Légitimité, Autorité, Canons / Legitimacy, Authority, Canons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Bauer, Université Rennes 2 Sébastien Mort, Université de Lorraine (Site de Metz) Elizabeth Mullen, Université de Bretagne Occidentale, May 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La public diplomacy des États-Unis post 9/11 : logos & praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "L'impact du 11 septembre: réformes et représentations", université Paul-Valéry -- Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gachon, Monica Michlin, Manon Lefebvre, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Interim International Information Program à l'United States Information Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Influence, désinformation et pouvoir en Europe et dans les Amériques", Université de Caen, Caen, 17-19 janvier 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'Indien à l'écran : corps, langages & lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Au nom du Roi, de la République et du Capital - Légitimation(s) de l’occupation des territoires autochtones de l’époque moderne à nos jours", IRIEC, Montpellier, 28-29 mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe musical Ozomatli sous George W. Bush</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Conflits, pouvoir, représentations", Université du Maine, Le Mans 18-19 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Mans, France. pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation diplomatique des États-Unis en France : récentes évolutions et contraintes financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Argent, Pouvoir et Représentations, Université Paris Ouest, 21-22 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.159-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing My Lai: Duty of Memory or Memory of Duty ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale War Memories : Commemoration, Re-enactment, Writings of War in the English-Speaking World (18th-21st centuries), Université Rennes 2, 17-19 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada. pp.330-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ellul, traduction & &amp;lt;i&amp;gt;Propagandes&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Traduction et propagande", Université Paris Ouest, Paris, 22 avril 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant numérique de la public diplomacy des Etats-Unis sous Obama : Zeitgeist ou changement paradigmatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de L’AFEA "Chantiers d’Amérique", Université Toulouse-Jean Jaurès, Toulouse, 27 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La public diplomacy des Etats-Unis : vision idéaliste, pratiques réalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Utopies Politiques", Université Toulouse-Jean Jaurès, Toulouse, 6 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomacy in the Era of Digital Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas De La Grandville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque States of Criticism / Disciplinary Crossings, Université de Paris 8, Saint-Denis, 19 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saint-Denis, France. pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lackey Brown, public diplomat, et l’emprunt linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sounds Foreign, CREA (EA 370), Université Paris Ouest, Paris, 12 décembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advent of New Media and the Conduct of Public Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas De La Grandville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Etats critiques et transitions disciplinaires", Université Paris 8, Paris, novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. pp.155-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft power : complementing hardpower or compensating for its loss ? The post-war debate over international propaganda in Britain and America (1945-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès de la SAES "Traversées/Crossings", Caen, 18 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lackey Brown, public diplomat par excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Forme(s) de la diplomatie", Atelier 5 : méthodes et acteurs diplomatiques, Université Toulouse-Jean Jaurès, 13 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante ans de public diplomacy : gestation, gestion et projection de l’image des Etats-Unis à des fins de politique étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Politiques Américaines, EA 370, Université Paris Ouest, Paris, 19 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nombreux visages de la public diplomacy des Etats-Unis (1948-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES, Dijon, 18 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de My Lai dans l'espace médiatique et culturel des Etats-Unis: Traces, effacement, réinscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La mémoire face à l’Histoire : traces, effacement, réinscriptions", Université de Bretagne Occidentale, Brest, 22-23 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Le Guellec (HCTI, Université de Bretagne Occidentale) Camille Manfredi (HCTI, Université de Bretagne Occidentale), Nov 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La public diplomacy des Etats-Unis : théories, pratiques, effets (1948-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Frontières", Université de Paris VIII, Saint-Denis, 4 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplomacy and New Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "States of Criticism/Disciplinary Crossings", Université de Paris VIII-Saint-Denis, Paris, 19 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de My Lai dans l'espace médiatique et culturel des États-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Le Guellec-Minel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire face à l'Histoire: Traces, effacement, réisncriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 191-200, 2019, 978-2-7535-7624-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman, Robert; Wilson, Wayne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of sports history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2017, 978-0-19-985891-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Syndrome du post-exceptionnalisme : nouvelle guerre froide ou symptômes de guérison ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Fedyashin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFA5835B"/>
+    <w:nsid w:val="A84B66E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-ricaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7442-8192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172790387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306310208" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ricaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.13516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.11142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.133.0024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073115v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De La Grandville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heuser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jones" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Maguire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Byrne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7086/la-memoire-face-a-l-histoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charitas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Fedyashin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-ricaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7442-8192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172790387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306310208" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ricaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.13516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.11142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.133.0024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073115v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De La Grandville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Heuser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Maguire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Byrne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7086/la-memoire-face-a-l-histoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charitas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Fedyashin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>