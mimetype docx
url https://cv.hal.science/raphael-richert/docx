--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -406,529 +406,529 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy, consistency, and contextual understanding of large language models in restorative dentistry and endodontics</w:t>
+                <w:t xml:space="preserve">Antimicrobial GH12-fibrin hydrogel for dental pulp regeneration: An in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lafourcade</w:t>
+                <w:t xml:space="preserve">Marianne Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Kerouredan</w:t>
+                <w:t xml:space="preserve">Lisa Reiniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ballester</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marjorie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Orelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdent.2025.105764⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2025.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069452v1</w:t>
+                <w:t xml:space="preserve">hal-05343288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial GH12-fibrin hydrogel for dental pulp regeneration: An in vitro study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment by Preplanned Virtual Autotransplantation of a Microdont Immature Third Molar to a Maxillary Central Incisor Socket Using a 3D Printed Tooth Replica: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Faure</w:t>
+                <w:t xml:space="preserve">Aurore Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Orelle</w:t>
+                <w:t xml:space="preserve">Clara Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+                <w:t xml:space="preserve">Romain Ligerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Gritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2025.08.010⟩</w:t>
+              <w:t xml:space="preserve">Dental Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/edt.13044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343288v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment by Preplanned Virtual Autotransplantation of a Microdont Immature Third Molar to a Maxillary Central Incisor Socket Using a 3D Printed Tooth Replica: A Case Report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Applications of digital twin technology in dentistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Marcoux</w:t>
+                <w:t xml:space="preserve">Sandipan Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ligerot</w:t>
+                <w:t xml:space="preserve">Joao Manuel R. S. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Gritsch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Traumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/edt.13044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1624734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037534v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Applications of digital twin technology in dentistry</w:t>
+                <w:t xml:space="preserve">Accuracy, consistency, and contextual understanding of large language models in restorative dentistry and endodontics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandipan Roy</w:t>
+                <w:t xml:space="preserve">Claire Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Kerouredan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Richert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Journal of Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157, pp.105764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1624734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jdent.2025.105764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141843v1</w:t>
+                <w:t xml:space="preserve">hal-05069452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI in Learning Anatomy and Restoring Central Incisors: A Comparative Study</w:t>
               </w:r>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Binvignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhilanand Chaurasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhilde Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,429 +1414,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustworthy Artificial Intelligence in Dentistry: Learnings from the EU AI Act</w:t>
+                <w:t xml:space="preserve">Artificial intelligence and smile design: An e-Delphi consensus statement of ethical challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ducret</w:t>
+                <w:t xml:space="preserve">Rata Rokhshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elinor Wahal</w:t>
+                <w:t xml:space="preserve">Teodora Karteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhilanand Chaurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gruson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Richert</w:t>
+                <w:t xml:space="preserve">Carl-Maria Morch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dental Research</w:t>
+              <w:t xml:space="preserve">Journal of Prosthodontics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220345241271160⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jopr.13858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04710128v1</w:t>
+                <w:t xml:space="preserve">hal-04662354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Chlorhexidine-loaded Lipid Nanoparticles Incorporated in a Bioceramic Endodontic Sealer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trustworthy Artificial Intelligence in Dentistry: Learnings from the EU AI Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Raddi</w:t>
+                <w:t xml:space="preserve">Elinor Wahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badiaa El Karmy</w:t>
+                <w:t xml:space="preserve">David Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martinache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clemence Colnot</w:t>
+                <w:t xml:space="preserve">Soraya Amrani-Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2024.04.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220345241271160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707570v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04710128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence and smile design: An e-Delphi consensus statement of ethical challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Chlorhexidine-loaded Lipid Nanoparticles Incorporated in a Bioceramic Endodontic Sealer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Raddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rata Rokhshad</w:t>
+                <w:t xml:space="preserve">Badiaa El Karmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora Karteva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akhilanand Chaurasia</w:t>
+                <w:t xml:space="preserve">Olivier Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl-Maria Morch</w:t>
+                <w:t xml:space="preserve">Clemence Colnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Prosthodontics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (8), pp.1134-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jopr.13858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2024.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662354v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Abilities and Endodontic Access Cavity Preparation: Implications for Dental Education</w:t>
               </w:r>
@@ -2218,632 +2218,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Endodontic Hydrogels: From Parameters to Personalized Medicine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do the Mechanical Properties of Calcium-Silicate-Based Cements Influence the Stress Distribution of Different Retrograde Cavity Preparations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Bekhouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+                <w:t xml:space="preserve">Tarek Ashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Mancino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Biscay-Aussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kadiatou Sy</w:t>
+                <w:t xml:space="preserve">Sleman Alkhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241814056⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (8), pp.3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16083111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602931v1</w:t>
+                <w:t xml:space="preserve">hal-04108293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the Mechanical Properties of Calcium-Silicate-Based Cements Influence the Stress Distribution of Different Retrograde Cavity Preparations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioactive Endodontic Hydrogels: From Parameters to Personalized Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Ashi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Jmal</w:t>
+                <w:t xml:space="preserve">Audrey Biscay-Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleman Alkhouri</w:t>
+                <w:t xml:space="preserve">Kadiatou Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (8), pp.3111. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bioactive Tissue Repair and Regeneration: Focus on Endodontics, 24 (18), pp.14056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16083111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241814056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108293v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation antibacterial strategies for regenerative endodontic procedures: a scoping review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of guide fitting using an intra-oral scanner: An&amp;lt;i&amp;gt; in&amp;lt;/i&amp;gt;&amp;lt;i&amp;gt; vitro&amp;lt;/i&amp;gt; study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Guittat</w:t>
+                <w:t xml:space="preserve">Elias Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Binvignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Thivichon-Prince</w:t>
+                <w:t xml:space="preserve">Cyril Villat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Reuzeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Eveillard</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Endodontic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/iej.13958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdent.2023.104590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04169727v1</w:t>
+                <w:t xml:space="preserve">hal-04661816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of guide fitting using an intra-oral scanner: An&amp;lt;i&amp;gt; in&amp;lt;/i&amp;gt;&amp;lt;i&amp;gt; vitro&amp;lt;/i&amp;gt; study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next generation antibacterial strategies for regenerative endodontic procedures: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guittat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bittar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Binvignat</w:t>
+                <w:t xml:space="preserve">Béatrice Thivichon-Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Villat</w:t>
+                <w:t xml:space="preserve">Alicia Reuzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ducret</w:t>
+                <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dentistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 135, </w:t>
+              <w:t xml:space="preserve">International Endodontic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (7), pp.804-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdent.2023.104590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/iej.13958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661816v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04169727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time simulation of the transplanted tooth using model order reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Badrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhilde Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2907,64 +2907,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifactorial Analysis of Endodontic Microsurgery Using Finite Element Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,51 +3028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle en médecine orale : comprendre les enjeux éthiques et juridiques pour mieux s’y préparer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Maria Mörch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,77 +3166,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical analysis of research methods and experimental models to study pulpitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Alliot-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3434,64 +3434,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Support for Removing Fractured Endodontic Instruments: A Patient-Specific Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Villat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3549,338 +3549,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model of I-bar clasps for removable partial dentures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immersive 3D Educational Contents: A Technical Note for Dental Educators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar A. Alsheghri</w:t>
+                <w:t xml:space="preserve">Sabira Barour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Alageel</w:t>
+                <w:t xml:space="preserve">François Virard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jun Song</w:t>
+                <w:t xml:space="preserve">Claudine Wulfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Iozzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.03.018⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare9020178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661685v1</w:t>
+                <w:t xml:space="preserve">hal-03498655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive 3D Educational Contents: A Technical Note for Dental Educators.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical model of I-bar clasps for removable partial dentures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar A. Alsheghri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabira Barour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Richert</w:t>
+                <w:t xml:space="preserve">Omar Alageel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Virard</w:t>
+                <w:t xml:space="preserve">Eric Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Wulfman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Iozzino</w:t>
+                <w:t xml:space="preserve">Jun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6), pp.1066-1072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/healthcare9020178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498655v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated Finite Element Models of Premolars: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faleh Tamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,51 +4002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Learning-Based Prediction of Occlusal Stresses on Teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4375,51 +4375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ikehata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Kerouredan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballester" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2025.105764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leveque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Reiniche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Orelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2025.08.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barraco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/edt.13044" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipan Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manuel R. S. Tavares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1624734" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Binvignat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacobs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345251344548" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Binvignat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine H&#233;naut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Robberecht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2025.02.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilanand Chaurasia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pokhojaev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2024.105280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Richert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufyan Garoushi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2024.105036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gruson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Amrani-Mekki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345241271160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Raddi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa El Karmy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Colnot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2024.04.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rata Rokhshad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Karteva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Maria Morch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopr.13858" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robenson Tra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reitmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pedull&#224;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Plotino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jmal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-El-Habib Alloui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082975" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Iozzino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Biscay-Aussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Sy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814056" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ashi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleman Alkhouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16083111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thivichon-Prince" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reuzeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13958" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bittar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2023.104590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12061012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04569632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Torres-Arfeuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Alliot-Licht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gobert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13683" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/ijp.7228" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062602" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar A. Alsheghri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alageel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Song" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.03.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Barour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wulfman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9020178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ajmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03588925v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSEI087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ikehata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leveque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Reiniche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Orelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2025.08.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barraco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligerot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/edt.13044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipan Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manuel R. S. Tavares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1624734" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafourcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Kerouredan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2025.105764" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Binvignat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacobs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345251344548" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Binvignat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine H&#233;naut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Robberecht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2025.02.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilanand Chaurasia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pokhojaev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2024.105280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Richert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufyan Garoushi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2024.105036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rata Rokhshad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Karteva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Maria Morch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopr.13858" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gruson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Amrani-Mekki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345241271160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Raddi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa El Karmy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Colnot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2024.04.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robenson Tra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reitmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pedull&#224;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Plotino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jmal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-El-Habib Alloui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082975" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Iozzino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ashi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleman Alkhouri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16083111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Biscay-Aussel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Sy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bittar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2023.104590" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thivichon-Prince" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reuzeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13958" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12061012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04569632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Torres-Arfeuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Alliot-Licht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gobert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13683" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/ijp.7228" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062602" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Barour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wulfman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9020178" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar A. Alsheghri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alageel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Song" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.03.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ajmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03588925v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSEI087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>