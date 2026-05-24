--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -406,529 +406,529 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial GH12-fibrin hydrogel for dental pulp regeneration: An in vitro study</w:t>
+                <w:t xml:space="preserve">Accuracy, consistency, and contextual understanding of large language models in restorative dentistry and endodontics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Leveque</w:t>
+                <w:t xml:space="preserve">Claire Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Reiniche</w:t>
+                <w:t xml:space="preserve">Olivia Kerouredan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Faure</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2025.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157, pp.105764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdent.2025.105764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343288v1</w:t>
+                <w:t xml:space="preserve">hal-05069452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment by Preplanned Virtual Autotransplantation of a Microdont Immature Third Molar to a Maxillary Central Incisor Socket Using a 3D Printed Tooth Replica: A Case Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Applications of digital twin technology in dentistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandipan Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Manuel R. S. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Barraco</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Traumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/edt.13044⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1624734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037534v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Applications of digital twin technology in dentistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment by Preplanned Virtual Autotransplantation of a Microdont Immature Third Molar to a Maxillary Central Incisor Socket Using a 3D Printed Tooth Replica: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Barraco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ligerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandipan Roy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kerstin Gritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2025.1624734⟩</w:t>
+              <w:t xml:space="preserve">Dental Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/edt.13044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141843v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy, consistency, and contextual understanding of large language models in restorative dentistry and endodontics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial GH12-fibrin hydrogel for dental pulp regeneration: An in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Reiniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lafourcade</w:t>
+                <w:t xml:space="preserve">Marjorie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Kerouredan</w:t>
+                <w:t xml:space="preserve">Cédric Orelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ballester</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dentistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 157, pp.105764. </w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdent.2025.105764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2025.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069452v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI in Learning Anatomy and Restoring Central Incisors: A Comparative Study</w:t>
               </w:r>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Binvignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhilanand Chaurasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhilde Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,429 +1414,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence and smile design: An e-Delphi consensus statement of ethical challenges</w:t>
+                <w:t xml:space="preserve">Trustworthy Artificial Intelligence in Dentistry: Learnings from the EU AI Act</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rata Rokhshad</w:t>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora Karteva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphael Richert</w:t>
+                <w:t xml:space="preserve">Elinor Wahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl-Maria Morch</w:t>
+                <w:t xml:space="preserve">David Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Amrani-Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Prosthodontics</w:t>
+              <w:t xml:space="preserve">Journal of Dental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jopr.13858⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220345241271160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662354v1</w:t>
+                <w:t xml:space="preserve">halshs-04710128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustworthy Artificial Intelligence in Dentistry: Learnings from the EU AI Act</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Chlorhexidine-loaded Lipid Nanoparticles Incorporated in a Bioceramic Endodontic Sealer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elinor Wahal</w:t>
+                <w:t xml:space="preserve">Samir Raddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gruson</w:t>
+                <w:t xml:space="preserve">Badiaa El Karmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Amrani-Mekki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Richert</w:t>
+                <w:t xml:space="preserve">Olivier Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Colnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220345241271160⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (8), pp.1134-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joen.2024.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04710128v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Chlorhexidine-loaded Lipid Nanoparticles Incorporated in a Bioceramic Endodontic Sealer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial intelligence and smile design: An e-Delphi consensus statement of ethical challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badiaa El Karmy</w:t>
+                <w:t xml:space="preserve">Rata Rokhshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martinache</w:t>
+                <w:t xml:space="preserve">Teodora Karteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhilanand Chaurasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Colnot</w:t>
+                <w:t xml:space="preserve">Carl-Maria Morch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endodontics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (8), pp.1134-1142. </w:t>
+              <w:t xml:space="preserve">Journal of Prosthodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joen.2024.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jopr.13858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707570v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Abilities and Endodontic Access Cavity Preparation: Implications for Dental Education</w:t>
               </w:r>
@@ -1950,295 +1950,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stronger than Ever: Multifilament Fiberglass Posts Boost Maxillary Premolar Fracture Resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial Intelligence as a Decision-Making Tool in Forensic Dentistry: A Pilot Study with I3M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Pedullà</w:t>
+                <w:t xml:space="preserve">Romain Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Plotino</w:t>
+                <w:t xml:space="preserve">Régis Iozzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Jmal</w:t>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-El-Habib Alloui</w:t>
+                <w:t xml:space="preserve">Loïc Boussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (8), pp.2975. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.4620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12082975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20054620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108291v1</w:t>
+                <w:t xml:space="preserve">hal-04152348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence as a Decision-Making Tool in Forensic Dentistry: A Pilot Study with I3M</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stronger than Ever: Multifilament Fiberglass Posts Boost Maxillary Premolar Fracture Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naji Kharouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bui</w:t>
+                <w:t xml:space="preserve">Eugenio Pedullà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Iozzino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Richert</w:t>
+                <w:t xml:space="preserve">Gianluca Plotino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">Hamdi Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Boussel</w:t>
+                <w:t xml:space="preserve">Mohammed-El-Habib Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (5), pp.4620. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.2975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20054620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12082975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152348v1</w:t>
+                <w:t xml:space="preserve">hal-04108291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the Mechanical Properties of Calcium-Silicate-Based Cements Influence the Stress Distribution of Different Retrograde Cavity Preparations?</w:t>
               </w:r>
@@ -2263,51 +2263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Mancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleman Alkhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2358,77 +2358,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive Endodontic Hydrogels: From Parameters to Personalized Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Biscay-Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,364 +2486,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of guide fitting using an intra-oral scanner: An&amp;lt;i&amp;gt; in&amp;lt;/i&amp;gt;&amp;lt;i&amp;gt; vitro&amp;lt;/i&amp;gt; study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next generation antibacterial strategies for regenerative endodontic procedures: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bittar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Binvignat</w:t>
+                <w:t xml:space="preserve">Marie Guittat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Villat</w:t>
+                <w:t xml:space="preserve">Béatrice Thivichon-Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ducret</w:t>
+                <w:t xml:space="preserve">Alicia Reuzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdent.2023.104590⟩</w:t>
+              <w:t xml:space="preserve">International Endodontic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (7), pp.804-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iej.13958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661816v1</w:t>
+                <w:t xml:space="preserve">inserm-04169727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation antibacterial strategies for regenerative endodontic procedures: a scoping review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of guide fitting using an intra-oral scanner: An&amp;lt;i&amp;gt; in&amp;lt;/i&amp;gt;&amp;lt;i&amp;gt; vitro&amp;lt;/i&amp;gt; study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Thivichon-Prince</w:t>
+                <w:t xml:space="preserve">Elias Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Binvignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Reuzeau</w:t>
+                <w:t xml:space="preserve">Cyril Villat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Eveillard</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Endodontic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (7), pp.804-814. </w:t>
+              <w:t xml:space="preserve">Journal of Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/iej.13958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jdent.2023.104590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04169727v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time simulation of the transplanted tooth using model order reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Badrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhilde Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2907,64 +2907,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifactorial Analysis of Endodontic Microsurgery Using Finite Element Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,51 +3028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle en médecine orale : comprendre les enjeux éthiques et juridiques pour mieux s’y préparer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Maria Mörch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,51 +3166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical analysis of research methods and experimental models to study pulpitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Alliot-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3287,90 +3287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Decision-Making in Education of Restorative and Prosthetic Dentistry: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Iozzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3434,64 +3434,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Support for Removing Fractured Endodontic Instruments: A Patient-Specific Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Villat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3549,338 +3549,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive 3D Educational Contents: A Technical Note for Dental Educators.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical model of I-bar clasps for removable partial dentures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabira Barour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Richert</w:t>
+                <w:t xml:space="preserve">Ammar A. Alsheghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Virard</w:t>
+                <w:t xml:space="preserve">Omar Alageel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Wulfman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Iozzino</w:t>
+                <w:t xml:space="preserve">Eric Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare9020178⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6), pp.1066-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498655v1</w:t>
+                <w:t xml:space="preserve">hal-04661685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model of I-bar clasps for removable partial dentures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immersive 3D Educational Contents: A Technical Note for Dental Educators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Alageel</w:t>
+                <w:t xml:space="preserve">Sabira Barour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Caron</w:t>
+                <w:t xml:space="preserve">François Virard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Song</w:t>
+                <w:t xml:space="preserve">Claudine Wulfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Iozzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (6), pp.1066-1072. </w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2021.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare9020178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661685v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated Finite Element Models of Premolars: A Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faleh Tamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,51 +4002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Learning-Based Prediction of Occlusal Stresses on Teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4375,51 +4375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ikehata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leveque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Reiniche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Orelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2025.08.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barraco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligerot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/edt.13044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipan Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manuel R. S. Tavares" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1624734" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafourcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Kerouredan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2025.105764" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Binvignat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacobs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345251344548" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Binvignat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine H&#233;naut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Robberecht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2025.02.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilanand Chaurasia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pokhojaev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2024.105280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Richert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufyan Garoushi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2024.105036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rata Rokhshad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Karteva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Maria Morch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopr.13858" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gruson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Amrani-Mekki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345241271160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Raddi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa El Karmy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Colnot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2024.04.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robenson Tra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reitmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pedull&#224;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Plotino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jmal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-El-Habib Alloui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082975" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Iozzino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ashi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleman Alkhouri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16083111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Biscay-Aussel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Sy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bittar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2023.104590" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thivichon-Prince" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reuzeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13958" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12061012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04569632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Torres-Arfeuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Alliot-Licht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gobert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13683" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/ijp.7228" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062602" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Barour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wulfman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9020178" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar A. Alsheghri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alageel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Song" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.03.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ajmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03588925v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSEI087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ikehata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Kerouredan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballester" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2025.105764" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipan Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manuel R. S. Tavares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1624734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barraco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligerot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/edt.13044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leveque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Reiniche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Orelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2025.08.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Binvignat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacobs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345251344548" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Binvignat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine H&#233;naut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Robberecht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2025.02.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilanand Chaurasia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Pokhojaev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2024.105280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Richert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufyan Garoushi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2024.105036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gruson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Amrani-Mekki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345241271160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Raddi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiaa El Karmy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Colnot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joen.2024.04.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rata Rokhshad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Karteva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Maria Morch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopr.13858" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robenson Tra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reitmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Iozzino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054620" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Pedull&#224;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Plotino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jmal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-El-Habib Alloui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12082975" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ashi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleman Alkhouri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16083111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bekhouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Biscay-Aussel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Sy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04169727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thivichon-Prince" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reuzeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13958" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bittar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2023.104590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12061012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04569632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Torres-Arfeuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Alliot-Licht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gobert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.13683" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/ijp.7228" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062602" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar A. Alsheghri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alageel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Song" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2021.03.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Barour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wulfman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9020178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ajmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03588925v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSEI087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>