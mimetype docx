--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -849,165 +849,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mur de papier, barrière de la langue : le cas de la guerre d’imprimés entre la République fédérale centraméricaine et le Honduras britannique</w:t>
+                <w:t xml:space="preserve">Sortir du cadre tout en restant dans les clous : traduire les jeux de mots et double sens en classe de thème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Roché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Colloque Almoréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans, Mar 2021, Orléans ( visioconférence), France</w:t>
+              <w:t xml:space="preserve">Traduire le double langage. Double jeu et double sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des pays de l'Adour, Jul 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650574v1</w:t>
+                <w:t xml:space="preserve">hal-04650572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir du cadre tout en restant dans les clous : traduire les jeux de mots et double sens en classe de thème</w:t>
+                <w:t xml:space="preserve">Mur de papier, barrière de la langue : le cas de la guerre d’imprimés entre la République fédérale centraméricaine et le Honduras britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Roché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire le double langage. Double jeu et double sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des pays de l'Adour, Jul 2021, Pau, France</w:t>
+              <w:t xml:space="preserve">XVe Colloque Almoréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Mar 2021, Orléans ( visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650572v1</w:t>
+                <w:t xml:space="preserve">hal-04650574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1092,247 +1092,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Not on the General’s Watch. Translation, Reception and Censorship of Cuba’s Tricontinental in Gaullist France»</w:t>
+                <w:t xml:space="preserve">Juan Valero de Tornos entre Madrid et Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Roché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives on Translation and Censorship in 20th Century Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’Envers du décor journalistique. Acteurs et formes médiatiques en Méditerranée au xixe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2024, 978-2-406-16666-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16668-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650548v1</w:t>
+                <w:t xml:space="preserve">hal-04650533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un périodique multilingue pour une conscience pan-latiniste: le cas de La raza latina/La race latine (1874-1886) de Juan Valero de Tornos</w:t>
+                <w:t xml:space="preserve">«Not on the General’s Watch. Translation, Reception and Censorship of Cuba’s Tricontinental in Gaullist France»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Roché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires de journalistes dans la presse en langues étrangères du Siècle des Lumières à l’époque des nationalismes. Configurations et mises en perspectives comparatistes, Europe – Amériques (XVIIIe – début XXe siècles),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Perspectives on Translation and Censorship in 20th Century Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650575v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Valero de Tornos entre Madrid et Paris</w:t>
+                <w:t xml:space="preserve">Un périodique multilingue pour une conscience pan-latiniste: le cas de La raza latina/La race latine (1874-1886) de Juan Valero de Tornos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Roché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Envers du décor journalistique. Acteurs et formes médiatiques en Méditerranée au xixe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trajectoires de journalistes dans la presse en langues étrangères du Siècle des Lumières à l’époque des nationalismes. Configurations et mises en perspectives comparatistes, Europe – Amériques (XVIIIe – début XXe siècles),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16668-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04650533v1</w:t>
+                <w:t xml:space="preserve">hal-04650575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Cegarra Salcedo</w:t>
               </w:r>
@@ -1728,51 +1728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/rr.v0i0.44037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.13470" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31836/at.11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16668-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03789910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/rr.v0i0.44037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.13470" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31836/at.11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16668-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03789910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>