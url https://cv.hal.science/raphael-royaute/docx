--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Royauté </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de RechercheEcotoxicologie comportementale et évolutiveINRAe UMR ECOSYS pôle Sol&ToxCentre de recherche Ile-de-France-Versailles-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-royaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5837-633X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9772-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering hidden sensitivity: Inter-individual growth variation in earthworms under fungicide exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (2), pp.500-510. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/etojnl/vgaf292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05428800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiders that lost their personalities: assessing long-term behavioural individuality in social Stegodyphus dumicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Grinsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Eiserhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Settepani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels J Dingemanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.123167. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promise of community-driven preprints in ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Xirocostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April Robin Martinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2039), pp.20241487. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2024.1487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for landscape-based environmental risk assessment (ERA) of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Tarazona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes de Alba-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.108999. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flexibility in group foraging behaviour of reef manta rays (Mobula alfredi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M W Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-024-03489-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature 4.0: A networked sensor system for integrated biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Zeuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bellafkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying the activity states of small vertebrates using automated VHF telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Geitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Höchst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift on holey landscapes as a dominant evolutionary process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brady Klock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Roff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (52), pp.e2313282120. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.10.22.465488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Code Review in the Scientific Workflow: Insights from Ecology and Evolutionary Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Ivimey-Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bairos-Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antica Culina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (10), pp.1347-1356. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing amplifies individual differences in movement with implications on survival for two migratory ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92 (3), pp.677-689. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving away from repeatability: a comment on Stuber et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dingemanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.488-489. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arac006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic conservation of behavioural variation and behavioural syndromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (2), pp.311-321. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing ecological and evolutionary variability within datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.127. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-021-03068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologging reveals individual variation in behavioural predictability in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne G Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zedrosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90 (3), pp.723 - 737. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural syndromes shape evolutionary trajectories via conserved genetic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 287 (1927), pp.20200183. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2020.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heritability of Behavior: A Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Anderson Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.403 - 410. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esz023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current energy state interacts with the developmental environment to influence behavioural plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mean matters: going beyond repeatability to interpret behavioural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 153, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic integration in an extended phenotype: among‐individual variation in nest‐building traits of the alfalfa leafcutting bee ( &amp;lt;i&amp;gt;Megachile rotundata&amp;lt;/i&amp;gt; )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth S Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan R Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel E Mallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarrad Prasifka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.944 - 956. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paceless life? A meta-analysis of the pace-of-life syndrome hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Anderson Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-018-2472-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the mean no longer matters: developmental diet affects behavioral variation but not population averages in the house cricket (&amp;lt;i&amp;gt;Acheta domesticus&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.337 - 345. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arw164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic conservation and management of the California endemic, Torrey pine ( &amp;lt;i&amp;gt;Pinus torreyana&amp;lt;/i&amp;gt; Parry): Implications of genetic rescue in a genetically depauperate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill A Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica W Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hodgskiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomas Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (18), pp.7370 - 7381. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour, metabolism and size: phenotypic modularity or integration in Acheta domesticus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendra Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.163-169. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpopulation Variations in Behavioral Syndromes of a Jumping Spider from Insecticide-Treated and Insecticide-Free Orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120 (2), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants as a neglected source of behavioural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-O Montiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp. 29-35. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization dynamics of agroecosystem spider assemblages after snow-melt in Quebec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.48-58. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/p11-16.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SORTEE : Une société pour la science ouverte en écologie et biologie évolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français de la Recherche Reproductible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de la Recherche Reproductible, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocktail toxique dans nos sols : quand les pesticides s'allient contre les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2025, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un mélange de pesticides sur une chaine trophique simplifiée d’organismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Royné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moyenne des réponses ne serait-elle pas une réponse moyenne à la question de l’écotoxicité des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l'intensité de la sélection à partir des données écotoxicologiques : défis et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Séminaire du réseau d’écotoxicologie terrestre et aquatique " Changement climatique et écotoxicologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Réseau d'Ecotoxicologie, Nov 2023, La Rochelle &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les traits comportementaux en écologie fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Poitiers - France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'un mélange fongicide-insecticide sur la reproduction d'un ver de terre (Aporrectodea caliginosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ahmed Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'exposition de la biodiversité aux produits Phytopharmaceutiques (PPP) a l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devalloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, La Roche Sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Effects of a Pesticide Mixture on Earthworm Life-Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEB2025 9th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heraklion, Greece. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode d'analyse multi-résidus de pesticides dans les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Genain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Besançon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pesticide mixtures does not affect locomotory behaviors in carabid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. , </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/TWUZN⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation individuelle des traits d'histoire de vie d'un ver de terre exposé à un fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Écotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer les effets de la sélection dans les tests écotoxicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotoxicologie et changement climatique : effet de la température sur l’exposition d'enchytréides à une contamination au cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bamiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehaudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Séminaire du réseau d’écotoxicologie terrestre et aquatique : Changement climatique et écotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SORTEE: promoting open, reliable, and transparent ecology and evolutionary biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences "Ecology and Evolution: New perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Tools for Automated Activity Monitoring of Forest Bird Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Schabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Rösner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finja Strehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival of Ecology 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/V6ZN5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for estimating and comparing behavioral variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Niemelä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual meeting of the Ethological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tubingen Germany, Germany. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/CG3Y5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sex genetic correlations constrain the evolution of a behavioral syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Evolutionary Biology Meeting at Marseilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32942/osf.io/4abp6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the influence: how insecticides affect jumping spider personalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of insecticides on jumping spider personalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de l'analyse de vidéos comportementales en écotoxicologie : solutions basées sur les logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic cocktails in soils -Evidence for synergistic effects of the imidacloprid-epoxiconazole mixture on earthworm life-history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frattaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoveTraits – A database for integrating animal behaviour into trait-based ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Beumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental sources of behavioral individuality: a test of the standard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary J Sweep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promise of community-driven preprints in ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Xirocostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April Martinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific behavioral syndromes allow the independent evolution of behavioral dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of intra- and inter-sexual selection signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the influence: sublethal exposure to an insecticide affects personality expression in a jumping spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing behavioural variation in apple orchard populations of the jumping spider «Eris militaris» (Araneae: Salticidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël J Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invertebrate Zoology. McGill University / Université McGill, 2014. English. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03840936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code and data for: The heritability of behaviour: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2bec26ebee882f886be01081d642249e43a13f82;origin=https://github.com/DochtermannLab/BehavioralHeritability;visit=swh:1:snp:0f60b5def16fe47f2a516bff0e72fbbcfa529734;anchor=swh:1:rev:c53fb22d250c202526f52e656d53b3bc21078ef0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeder's equation Shiny application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:27686771f6a702929abd84f90081f715fb654073;origin=https://github.com/rroyaute/h2_breeders_equation;visit=swh:1:snp:03a8890960ee0749df8a2b0397d02ecfafdcb3fc;anchor=swh:1:rev:bc707a3025cb7f1f6a9abee1dbc3a708df485fea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code and data for: Behavioural syndromes shape evolutionary trajectories via conserved genetic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d76961613dff0e846bbb87dcd7e2ff4c460bdf78;origin=https://github.com/DochtermannLab/G-PopComparison;visit=swh:1:snp:5fb92b36978d8baa495ea0592ff08b1af4010cb9;anchor=swh:1:rev:8e1d8fbaddb91d0931a59117d7fccf6ef0cbec62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Royauté </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de RechercheEcotoxicologie comportementale et évolutiveINRAe UMR ECOSYS pôle Sol&ToxCentre de recherche Ile-de-France-Versailles-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-royaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5837-633X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9772-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering hidden sensitivity: Inter-individual growth variation in earthworms under fungicide exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (2), pp.500-510. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/etojnl/vgaf292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05428800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiders that lost their personalities: assessing long-term behavioural individuality in social Stegodyphus dumicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Grinsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Eiserhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Settepani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels J Dingemanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.123167. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promise of community-driven preprints in ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Xirocostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April Robin Martinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2039), pp.20241487. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2024.1487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for landscape-based environmental risk assessment (ERA) of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Tarazona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes de Alba-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.108999. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flexibility in group foraging behaviour of reef manta rays (Mobula alfredi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M W Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-024-03489-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature 4.0: A networked sensor system for integrated biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Zeuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bellafkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift on holey landscapes as a dominant evolutionary process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brady Klock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Roff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (52), pp.e2313282120. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.10.22.465488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Code Review in the Scientific Workflow: Insights from Ecology and Evolutionary Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Ivimey-Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bairos-Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antica Culina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (10), pp.1347-1356. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing amplifies individual differences in movement with implications on survival for two migratory ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92 (3), pp.677-689. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying the activity states of small vertebrates using automated VHF telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Geitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Höchst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving away from repeatability: a comment on Stuber et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dingemanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.488-489. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arac006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic conservation of behavioural variation and behavioural syndromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (2), pp.311-321. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing ecological and evolutionary variability within datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.127. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-021-03068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologging reveals individual variation in behavioural predictability in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne G Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zedrosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90 (3), pp.723 - 737. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural syndromes shape evolutionary trajectories via conserved genetic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 287 (1927), pp.20200183. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2020.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current energy state interacts with the developmental environment to influence behavioural plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mean matters: going beyond repeatability to interpret behavioural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 153, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heritability of Behavior: A Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Anderson Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.403 - 410. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esz023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic integration in an extended phenotype: among‐individual variation in nest‐building traits of the alfalfa leafcutting bee ( &amp;lt;i&amp;gt;Megachile rotundata&amp;lt;/i&amp;gt; )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth S Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan R Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel E Mallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarrad Prasifka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.944 - 956. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paceless life? A meta-analysis of the pace-of-life syndrome hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Anderson Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-018-2472-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic conservation and management of the California endemic, Torrey pine ( &amp;lt;i&amp;gt;Pinus torreyana&amp;lt;/i&amp;gt; Parry): Implications of genetic rescue in a genetically depauperate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill A Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica W Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hodgskiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomas Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (18), pp.7370 - 7381. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the mean no longer matters: developmental diet affects behavioral variation but not population averages in the house cricket (&amp;lt;i&amp;gt;Acheta domesticus&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.337 - 345. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arw164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour, metabolism and size: phenotypic modularity or integration in Acheta domesticus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendra Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.163-169. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpopulation Variations in Behavioral Syndromes of a Jumping Spider from Insecticide-Treated and Insecticide-Free Orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120 (2), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants as a neglected source of behavioural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-O Montiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp. 29-35. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization dynamics of agroecosystem spider assemblages after snow-melt in Quebec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.48-58. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/p11-16.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SORTEE : Une société pour la science ouverte en écologie et biologie évolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français de la Recherche Reproductible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de la Recherche Reproductible, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocktail toxique dans nos sols : quand les pesticides s'allient contre les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2025, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un mélange de pesticides sur une chaine trophique simplifiée d’organismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Royné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moyenne des réponses ne serait-elle pas une réponse moyenne à la question de l’écotoxicité des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l'intensité de la sélection à partir des données écotoxicologiques : défis et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Séminaire du réseau d’écotoxicologie terrestre et aquatique " Changement climatique et écotoxicologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Réseau d'Ecotoxicologie, Nov 2023, La Rochelle &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les traits comportementaux en écologie fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Poitiers - France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'un mélange fongicide-insecticide sur la reproduction d'un ver de terre (Aporrectodea caliginosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ahmed Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Effects of a Pesticide Mixture on Earthworm Life-Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEB2025 9th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heraklion, Greece. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'exposition de la biodiversité aux produits Phytopharmaceutiques (PPP) a l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devalloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, La Roche Sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode d'analyse multi-résidus de pesticides dans les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Genain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Besançon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pesticide mixtures does not affect locomotory behaviors in carabid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. , </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/TWUZN⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation individuelle des traits d'histoire de vie d'un ver de terre exposé à un fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Écotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer les effets de la sélection dans les tests écotoxicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotoxicologie et changement climatique : effet de la température sur l’exposition d'enchytréides à une contamination au cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bamiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehaudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Séminaire du réseau d’écotoxicologie terrestre et aquatique : Changement climatique et écotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SORTEE: promoting open, reliable, and transparent ecology and evolutionary biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences "Ecology and Evolution: New perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Tools for Automated Activity Monitoring of Forest Bird Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Schabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Rösner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finja Strehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival of Ecology 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/V6ZN5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for estimating and comparing behavioral variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Niemelä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual meeting of the Ethological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tubingen Germany, Germany. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/CG3Y5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sex genetic correlations constrain the evolution of a behavioral syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Evolutionary Biology Meeting at Marseilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32942/osf.io/4abp6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the influence: how insecticides affect jumping spider personalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of insecticides on jumping spider personalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de l'analyse de vidéos comportementales en écotoxicologie : solutions basées sur les logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic cocktails in soils -Evidence for synergistic effects of the imidacloprid-epoxiconazole mixture on earthworm life-history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frattaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental sources of behavioral individuality: a test of the standard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary J Sweep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoveTraits – A database for integrating animal behaviour into trait-based ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Beumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promise of community-driven preprints in ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Xirocostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April Martinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific behavioral syndromes allow the independent evolution of behavioral dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of intra- and inter-sexual selection signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the influence: sublethal exposure to an insecticide affects personality expression in a jumping spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing behavioural variation in apple orchard populations of the jumping spider «Eris militaris» (Araneae: Salticidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël J Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invertebrate Zoology. McGill University / Université McGill, 2014. English. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03840936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code and data for: The heritability of behaviour: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2bec26ebee882f886be01081d642249e43a13f82;origin=https://github.com/DochtermannLab/BehavioralHeritability;visit=swh:1:snp:0f60b5def16fe47f2a516bff0e72fbbcfa529734;anchor=swh:1:rev:c53fb22d250c202526f52e656d53b3bc21078ef0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeder's equation Shiny application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:27686771f6a702929abd84f90081f715fb654073;origin=https://github.com/rroyaute/h2_breeders_equation;visit=swh:1:snp:03a8890960ee0749df8a2b0397d02ecfafdcb3fc;anchor=swh:1:rev:bc707a3025cb7f1f6a9abee1dbc3a708df485fea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code and data for: Behavioural syndromes shape evolutionary trajectories via conserved genetic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d76961613dff0e846bbb87dcd7e2ff4c460bdf78;origin=https://github.com/DochtermannLab/G-PopComparison;visit=swh:1:snp:5fb92b36978d8baa495ea0592ff08b1af4010cb9;anchor=swh:1:rev:8e1d8fbaddb91d0931a59117d7fccf6ef0cbec62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="694BC863"/>
+    <w:nsid w:val="FC052314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-royaute" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5837-633X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9772-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05428800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gollot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf292" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Grinsted" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Eiserhardt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Settepani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J Dingemanse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noble" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Xirocostas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Robin Martinig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Almeida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Murray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M W Stevens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Arnold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03489-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Zeuss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Gottwald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Becker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bellafkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Geitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H&#246;chst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Dochtermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Klock" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Roff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.22.465488" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ivimey-Cook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bairos-Novak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gould" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gigliotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Sawyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Middleton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13879" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Dingemanse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hedrick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13935" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned A Dochtermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-021-03068-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G Hertel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zedrosser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13406" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tori Schwab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Anderson Berdal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esz023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Garrison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Berdal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.11.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.05.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth S Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan R Helm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Mallinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrad Prasifka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13259" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2472-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw164" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill A Hamilton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica W Wright" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hodgskiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas Ledig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3306" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Greenlee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.09.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buddle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKNPVJGW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O Montiglio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.11.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/p11-16.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Royn&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goussen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmed Tidiane Sarr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/TWUZN" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehaudt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Schabo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha R&#246;sner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lindner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finja Strehmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/V6ZN5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Niemel&#228;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/CG3Y5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32942/osf.io/4abp6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625366v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frattaroli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Beumer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Hertel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tucker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albrecht" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary J Sweep" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Martinig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Buddle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J Royaut&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2bec26ebee882f886be01081d642249e43a13f82;origin=https://github.com/DochtermannLab/BehavioralHeritability;visit=swh:1:snp:0f60b5def16fe47f2a516bff0e72fbbcfa529734;anchor=swh:1:rev:c53fb22d250c202526f52e656d53b3bc21078ef0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:27686771f6a702929abd84f90081f715fb654073;origin=https://github.com/rroyaute/h2_breeders_equation;visit=swh:1:snp:03a8890960ee0749df8a2b0397d02ecfafdcb3fc;anchor=swh:1:rev:bc707a3025cb7f1f6a9abee1dbc3a708df485fea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hedrick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d76961613dff0e846bbb87dcd7e2ff4c460bdf78;origin=https://github.com/DochtermannLab/G-PopComparison;visit=swh:1:snp:5fb92b36978d8baa495ea0592ff08b1af4010cb9;anchor=swh:1:rev:8e1d8fbaddb91d0931a59117d7fccf6ef0cbec62" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-royaute" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5837-633X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9772-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05428800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gollot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf292" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Grinsted" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Eiserhardt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Settepani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J Dingemanse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noble" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Xirocostas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Robin Martinig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Almeida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Murray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M W Stevens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Arnold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03489-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Zeuss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Gottwald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Becker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bellafkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Dochtermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Klock" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Roff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.22.465488" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ivimey-Cook" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bairos-Novak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gould" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14230" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gigliotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Sawyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Middleton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13879" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Geitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H&#246;chst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Dingemanse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hedrick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13935" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned A Dochtermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-021-03068-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G Hertel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zedrosser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13406" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Garrison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Berdal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.11.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.05.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tori Schwab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Anderson Berdal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esz023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth S Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan R Helm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Mallinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrad Prasifka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13259" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2472-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill A Hamilton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica W Wright" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hodgskiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas Ledig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw164" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Greenlee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.09.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buddle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKNPVJGW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O Montiglio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.11.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/p11-16.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Royn&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goussen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmed Tidiane Sarr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/TWUZN" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehaudt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Schabo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha R&#246;sner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lindner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finja Strehmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/V6ZN5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Niemel&#228;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/CG3Y5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32942/osf.io/4abp6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625366v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frattaroli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary J Sweep" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025629v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Beumer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Hertel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tucker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albrecht" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Martinig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Buddle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J Royaut&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2bec26ebee882f886be01081d642249e43a13f82;origin=https://github.com/DochtermannLab/BehavioralHeritability;visit=swh:1:snp:0f60b5def16fe47f2a516bff0e72fbbcfa529734;anchor=swh:1:rev:c53fb22d250c202526f52e656d53b3bc21078ef0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:27686771f6a702929abd84f90081f715fb654073;origin=https://github.com/rroyaute/h2_breeders_equation;visit=swh:1:snp:03a8890960ee0749df8a2b0397d02ecfafdcb3fc;anchor=swh:1:rev:bc707a3025cb7f1f6a9abee1dbc3a708df485fea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hedrick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d76961613dff0e846bbb87dcd7e2ff4c460bdf78;origin=https://github.com/DochtermannLab/G-PopComparison;visit=swh:1:snp:5fb92b36978d8baa495ea0592ff08b1af4010cb9;anchor=swh:1:rev:8e1d8fbaddb91d0931a59117d7fccf6ef0cbec62" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>