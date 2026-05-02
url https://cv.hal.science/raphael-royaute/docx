--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Royauté </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de RechercheEcotoxicologie comportementale et évolutiveINRAe UMR ECOSYS pôle Sol&ToxCentre de recherche Ile-de-France-Versailles-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-royaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5837-633X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9772-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering hidden sensitivity: Inter-individual growth variation in earthworms under fungicide exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (2), pp.500-510. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/etojnl/vgaf292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05428800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiders that lost their personalities: assessing long-term behavioural individuality in social Stegodyphus dumicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Grinsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Eiserhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Settepani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels J Dingemanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.123167. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promise of community-driven preprints in ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Xirocostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April Robin Martinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2039), pp.20241487. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2024.1487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for landscape-based environmental risk assessment (ERA) of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Tarazona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes de Alba-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.108999. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flexibility in group foraging behaviour of reef manta rays (Mobula alfredi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M W Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-024-03489-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature 4.0: A networked sensor system for integrated biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Zeuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bellafkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift on holey landscapes as a dominant evolutionary process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brady Klock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Roff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (52), pp.e2313282120. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.10.22.465488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Code Review in the Scientific Workflow: Insights from Ecology and Evolutionary Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Ivimey-Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bairos-Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antica Culina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (10), pp.1347-1356. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing amplifies individual differences in movement with implications on survival for two migratory ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92 (3), pp.677-689. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying the activity states of small vertebrates using automated VHF telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Geitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Höchst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving away from repeatability: a comment on Stuber et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dingemanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.488-489. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arac006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic conservation of behavioural variation and behavioural syndromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (2), pp.311-321. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing ecological and evolutionary variability within datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.127. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-021-03068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologging reveals individual variation in behavioural predictability in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne G Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zedrosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90 (3), pp.723 - 737. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural syndromes shape evolutionary trajectories via conserved genetic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 287 (1927), pp.20200183. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2020.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current energy state interacts with the developmental environment to influence behavioural plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mean matters: going beyond repeatability to interpret behavioural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 153, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heritability of Behavior: A Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Anderson Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.403 - 410. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esz023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic integration in an extended phenotype: among‐individual variation in nest‐building traits of the alfalfa leafcutting bee ( &amp;lt;i&amp;gt;Megachile rotundata&amp;lt;/i&amp;gt; )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth S Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan R Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel E Mallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarrad Prasifka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.944 - 956. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paceless life? A meta-analysis of the pace-of-life syndrome hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Anderson Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-018-2472-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic conservation and management of the California endemic, Torrey pine ( &amp;lt;i&amp;gt;Pinus torreyana&amp;lt;/i&amp;gt; Parry): Implications of genetic rescue in a genetically depauperate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill A Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica W Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hodgskiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomas Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (18), pp.7370 - 7381. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the mean no longer matters: developmental diet affects behavioral variation but not population averages in the house cricket (&amp;lt;i&amp;gt;Acheta domesticus&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.337 - 345. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arw164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour, metabolism and size: phenotypic modularity or integration in Acheta domesticus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendra Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.163-169. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpopulation Variations in Behavioral Syndromes of a Jumping Spider from Insecticide-Treated and Insecticide-Free Orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120 (2), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants as a neglected source of behavioural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-O Montiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp. 29-35. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization dynamics of agroecosystem spider assemblages after snow-melt in Quebec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.48-58. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/p11-16.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SORTEE : Une société pour la science ouverte en écologie et biologie évolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français de la Recherche Reproductible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de la Recherche Reproductible, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocktail toxique dans nos sols : quand les pesticides s'allient contre les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2025, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un mélange de pesticides sur une chaine trophique simplifiée d’organismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Royné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moyenne des réponses ne serait-elle pas une réponse moyenne à la question de l’écotoxicité des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l'intensité de la sélection à partir des données écotoxicologiques : défis et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Séminaire du réseau d’écotoxicologie terrestre et aquatique " Changement climatique et écotoxicologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Réseau d'Ecotoxicologie, Nov 2023, La Rochelle &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les traits comportementaux en écologie fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Poitiers - France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'un mélange fongicide-insecticide sur la reproduction d'un ver de terre (Aporrectodea caliginosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ahmed Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Effects of a Pesticide Mixture on Earthworm Life-Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEB2025 9th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heraklion, Greece. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'exposition de la biodiversité aux produits Phytopharmaceutiques (PPP) a l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devalloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, La Roche Sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode d'analyse multi-résidus de pesticides dans les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Genain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Besançon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pesticide mixtures does not affect locomotory behaviors in carabid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. , </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/TWUZN⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation individuelle des traits d'histoire de vie d'un ver de terre exposé à un fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Écotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer les effets de la sélection dans les tests écotoxicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotoxicologie et changement climatique : effet de la température sur l’exposition d'enchytréides à une contamination au cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bamiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehaudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Séminaire du réseau d’écotoxicologie terrestre et aquatique : Changement climatique et écotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SORTEE: promoting open, reliable, and transparent ecology and evolutionary biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences "Ecology and Evolution: New perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Tools for Automated Activity Monitoring of Forest Bird Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Schabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Rösner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finja Strehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival of Ecology 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/V6ZN5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for estimating and comparing behavioral variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Niemelä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual meeting of the Ethological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tubingen Germany, Germany. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/CG3Y5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sex genetic correlations constrain the evolution of a behavioral syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Evolutionary Biology Meeting at Marseilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32942/osf.io/4abp6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the influence: how insecticides affect jumping spider personalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of insecticides on jumping spider personalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de l'analyse de vidéos comportementales en écotoxicologie : solutions basées sur les logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic cocktails in soils -Evidence for synergistic effects of the imidacloprid-epoxiconazole mixture on earthworm life-history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frattaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental sources of behavioral individuality: a test of the standard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary J Sweep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoveTraits – A database for integrating animal behaviour into trait-based ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Beumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promise of community-driven preprints in ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Xirocostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April Martinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific behavioral syndromes allow the independent evolution of behavioral dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of intra- and inter-sexual selection signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the influence: sublethal exposure to an insecticide affects personality expression in a jumping spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing behavioural variation in apple orchard populations of the jumping spider «Eris militaris» (Araneae: Salticidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël J Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invertebrate Zoology. McGill University / Université McGill, 2014. English. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03840936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code and data for: The heritability of behaviour: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2bec26ebee882f886be01081d642249e43a13f82;origin=https://github.com/DochtermannLab/BehavioralHeritability;visit=swh:1:snp:0f60b5def16fe47f2a516bff0e72fbbcfa529734;anchor=swh:1:rev:c53fb22d250c202526f52e656d53b3bc21078ef0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeder's equation Shiny application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:27686771f6a702929abd84f90081f715fb654073;origin=https://github.com/rroyaute/h2_breeders_equation;visit=swh:1:snp:03a8890960ee0749df8a2b0397d02ecfafdcb3fc;anchor=swh:1:rev:bc707a3025cb7f1f6a9abee1dbc3a708df485fea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code and data for: Behavioural syndromes shape evolutionary trajectories via conserved genetic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d76961613dff0e846bbb87dcd7e2ff4c460bdf78;origin=https://github.com/DochtermannLab/G-PopComparison;visit=swh:1:snp:5fb92b36978d8baa495ea0592ff08b1af4010cb9;anchor=swh:1:rev:8e1d8fbaddb91d0931a59117d7fccf6ef0cbec62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Royauté </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de RechercheEcotoxicologie comportementale et évolutiveINRAe UMR ECOSYS pôle Sol&ToxCentre de recherche Ile-de-France-Versailles-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-royaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5837-633X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9772-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering hidden sensitivity: Inter-individual growth variation in earthworms under fungicide exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Faburé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (2), pp.500-510. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/etojnl/vgaf292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05428800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiders that lost their personalities: assessing long-term behavioural individuality in social Stegodyphus dumicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Grinsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signe Eiserhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Settepani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels J Dingemanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.123167. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promise of community-driven preprints in ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Xirocostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April Robin Martinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2039), pp.20241487. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2024.1487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flexibility in group foraging behaviour of reef manta rays (Mobula alfredi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M W Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-024-03489-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature 4.0: A networked sensor system for integrated biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Zeuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bellafkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for landscape-based environmental risk assessment (ERA) of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Tarazona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes de Alba-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.108999. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying the activity states of small vertebrates using automated VHF telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Gottwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Geitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Höchst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift on holey landscapes as a dominant evolutionary process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brady Klock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Roff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (52), pp.e2313282120. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.10.22.465488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing amplifies individual differences in movement with implications on survival for two migratory ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gigliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92 (3), pp.677-689. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Code Review in the Scientific Workflow: Insights from Ecology and Evolutionary Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Ivimey-Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Pick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bairos-Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antica Culina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (10), pp.1347-1356. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.14230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving away from repeatability: a comment on Stuber et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Dingemanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.488-489. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arac006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic conservation of behavioural variation and behavioural syndromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (2), pp.311-321. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing ecological and evolutionary variability within datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.127. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-021-03068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologging reveals individual variation in behavioural predictability in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne G Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zedrosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90 (3), pp.723 - 737. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural syndromes shape evolutionary trajectories via conserved genetic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 287 (1927), pp.20200183. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2020.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heritability of Behavior: A Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tori Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Anderson Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.403 - 410. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esz023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current energy state interacts with the developmental environment to influence behavioural plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mean matters: going beyond repeatability to interpret behavioural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 153, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paceless life? A meta-analysis of the pace-of-life syndrome hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Anderson Berdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (3), pp.64. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-018-2472-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic integration in an extended phenotype: among‐individual variation in nest‐building traits of the alfalfa leafcutting bee ( &amp;lt;i&amp;gt;Megachile rotundata&amp;lt;/i&amp;gt; )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth S Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan R Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel E Mallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarrad Prasifka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.944 - 956. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic conservation and management of the California endemic, Torrey pine ( &amp;lt;i&amp;gt;Pinus torreyana&amp;lt;/i&amp;gt; Parry): Implications of genetic rescue in a genetically depauperate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill A Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica W Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hodgskiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thomas Ledig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (18), pp.7370 - 7381. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the mean no longer matters: developmental diet affects behavioral variation but not population averages in the house cricket (&amp;lt;i&amp;gt;Acheta domesticus&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.337 - 345. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arw164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour, metabolism and size: phenotypic modularity or integration in Acheta domesticus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendra Greenlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.163-169. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpopulation Variations in Behavioral Syndromes of a Jumping Spider from Insecticide-Treated and Insecticide-Free Orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120 (2), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants as a neglected source of behavioural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-O Montiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp. 29-35. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization dynamics of agroecosystem spider assemblages after snow-melt in Quebec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.48-58. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1636/p11-16.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SORTEE : Une société pour la science ouverte en écologie et biologie évolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français de la Recherche Reproductible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de la Recherche Reproductible, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocktail toxique dans nos sols : quand les pesticides s'allient contre les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2025, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moyenne des réponses ne serait-elle pas une réponse moyenne à la question de l’écotoxicité des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un mélange de pesticides sur une chaine trophique simplifiée d’organismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Royné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Écotoxicologie Fondamentale et Appliquée, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l'intensité de la sélection à partir des données écotoxicologiques : défis et perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Séminaire du réseau d’écotoxicologie terrestre et aquatique " Changement climatique et écotoxicologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Réseau d'Ecotoxicologie, Nov 2023, La Rochelle &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les traits comportementaux en écologie fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Poitiers - France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Effects of a Pesticide Mixture on Earthworm Life-Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEB2025 9th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Heraklion, Greece. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'exposition de la biodiversité aux produits Phytopharmaceutiques (PPP) a l’échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Devalloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, La Roche Sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'un mélange fongicide-insecticide sur la reproduction d'un ver de terre (Aporrectodea caliginosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ahmed Tidiane Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode d'analyse multi-résidus de pesticides dans les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Genain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Besançon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pesticide mixtures does not affect locomotory behaviors in carabid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. , </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/TWUZN⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation individuelle des traits d'histoire de vie d'un ver de terre exposé à un fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Écotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer les effets de la sélection dans les tests écotoxicologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotoxicologie et changement climatique : effet de la température sur l’exposition d'enchytréides à une contamination au cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bamiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dehaudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Séminaire du réseau d’écotoxicologie terrestre et aquatique : Changement climatique et écotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle &amp; online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SORTEE: promoting open, reliable, and transparent ecology and evolutionary biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences "Ecology and Evolution: New perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Tools for Automated Activity Monitoring of Forest Bird Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Schabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Rösner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finja Strehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival of Ecology 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/V6ZN5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for estimating and comparing behavioral variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Niemelä</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual meeting of the Ethological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tubingen Germany, Germany. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/CG3Y5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sex genetic correlations constrain the evolution of a behavioral syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Evolutionary Biology Meeting at Marseilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32942/osf.io/4abp6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the influence: how insecticides affect jumping spider personalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of insecticides on jumping spider personalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de l'analyse de vidéos comportementales en écotoxicologie : solutions basées sur les logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic cocktails in soils -Evidence for synergistic effects of the imidacloprid-epoxiconazole mixture on earthworm life-history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Gollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frattaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoveTraits – A database for integrating animal behaviour into trait-based ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Beumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental sources of behavioral individuality: a test of the standard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary J Sweep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promise of community-driven preprints in ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Xirocostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April Martinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific behavioral syndromes allow the independent evolution of behavioral dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of intra- and inter-sexual selection signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the influence: sublethal exposure to an insecticide affects personality expression in a jumping spider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M Buddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing behavioural variation in apple orchard populations of the jumping spider «Eris militaris» (Araneae: Salticidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël J Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invertebrate Zoology. McGill University / Université McGill, 2014. English. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03840936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code and data for: The heritability of behaviour: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2bec26ebee882f886be01081d642249e43a13f82;origin=https://github.com/DochtermannLab/BehavioralHeritability;visit=swh:1:snp:0f60b5def16fe47f2a516bff0e72fbbcfa529734;anchor=swh:1:rev:c53fb22d250c202526f52e656d53b3bc21078ef0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeder's equation Shiny application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:27686771f6a702929abd84f90081f715fb654073;origin=https://github.com/rroyaute/h2_breeders_equation;visit=swh:1:snp:03a8890960ee0749df8a2b0397d02ecfafdcb3fc;anchor=swh:1:rev:bc707a3025cb7f1f6a9abee1dbc3a708df485fea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code and data for: Behavioural syndromes shape evolutionary trajectories via conserved genetic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Royauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ned A Dochtermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d76961613dff0e846bbb87dcd7e2ff4c460bdf78;origin=https://github.com/DochtermannLab/G-PopComparison;visit=swh:1:snp:5fb92b36978d8baa495ea0592ff08b1af4010cb9;anchor=swh:1:rev:8e1d8fbaddb91d0931a59117d7fccf6ef0cbec62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC052314"/>
+    <w:nsid w:val="F17BD304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-royaute" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5837-633X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9772-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05428800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gollot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf292" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Grinsted" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Eiserhardt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Settepani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J Dingemanse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noble" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Xirocostas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Robin Martinig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Almeida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Murray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M W Stevens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Arnold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03489-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Zeuss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Gottwald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Becker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bellafkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Dochtermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Klock" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Roff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.22.465488" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ivimey-Cook" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bairos-Novak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gould" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14230" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gigliotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Sawyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Middleton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13879" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Geitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H&#246;chst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Dingemanse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hedrick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13935" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned A Dochtermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-021-03068-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G Hertel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zedrosser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13406" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Garrison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Berdal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.11.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.05.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tori Schwab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Anderson Berdal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esz023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth S Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan R Helm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Mallinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrad Prasifka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13259" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2472-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill A Hamilton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica W Wright" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hodgskiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas Ledig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw164" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Greenlee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.09.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buddle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKNPVJGW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O Montiglio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.11.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/p11-16.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Royn&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goussen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmed Tidiane Sarr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/TWUZN" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehaudt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Schabo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha R&#246;sner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lindner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finja Strehmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/V6ZN5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Niemel&#228;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/CG3Y5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32942/osf.io/4abp6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625366v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frattaroli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary J Sweep" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025629v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Beumer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Hertel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tucker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albrecht" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Martinig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Buddle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J Royaut&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2bec26ebee882f886be01081d642249e43a13f82;origin=https://github.com/DochtermannLab/BehavioralHeritability;visit=swh:1:snp:0f60b5def16fe47f2a516bff0e72fbbcfa529734;anchor=swh:1:rev:c53fb22d250c202526f52e656d53b3bc21078ef0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:27686771f6a702929abd84f90081f715fb654073;origin=https://github.com/rroyaute/h2_breeders_equation;visit=swh:1:snp:03a8890960ee0749df8a2b0397d02ecfafdcb3fc;anchor=swh:1:rev:bc707a3025cb7f1f6a9abee1dbc3a708df485fea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hedrick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d76961613dff0e846bbb87dcd7e2ff4c460bdf78;origin=https://github.com/DochtermannLab/G-PopComparison;visit=swh:1:snp:5fb92b36978d8baa495ea0592ff08b1af4010cb9;anchor=swh:1:rev:8e1d8fbaddb91d0931a59117d7fccf6ef0cbec62" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-royaute" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5837-633X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9772-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05428800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gollot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf292" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Grinsted" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Eiserhardt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Settepani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J Dingemanse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noble" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Xirocostas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Robin Martinig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Almeida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Murray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M W Stevens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Roberts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Arnold" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03489-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Zeuss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Gottwald" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Becker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bellafkir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Geitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H&#246;chst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Dochtermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Klock" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Roff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.22.465488" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gigliotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hall Sawyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Middleton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13879" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ivimey-Cook" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bairos-Novak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gould" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14230" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Dingemanse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dalos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hedrick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13935" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned A Dochtermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-021-03068-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G Hertel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zedrosser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13406" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tori Schwab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Anderson Berdal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esz023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Garrison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Berdal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.11.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.05.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2472-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth S Wilson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan R Helm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Mallinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrad Prasifka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13259" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill A Hamilton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica W Wright" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hodgskiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas Ledig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955457v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw164" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Greenlee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.09.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buddle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKNPVJGW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-O Montiglio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.11.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1636/p11-16.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660663v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Royn&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goussen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmed Tidiane Sarr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bossard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/TWUZN" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehaudt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Schabo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha R&#246;sner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lindner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finja Strehmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/V6ZN5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Niemel&#228;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/CG3Y5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32942/osf.io/4abp6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625366v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frattaroli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Beumer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Hertel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tucker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albrecht" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary J Sweep" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Martinig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Buddle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J Royaut&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2bec26ebee882f886be01081d642249e43a13f82;origin=https://github.com/DochtermannLab/BehavioralHeritability;visit=swh:1:snp:0f60b5def16fe47f2a516bff0e72fbbcfa529734;anchor=swh:1:rev:c53fb22d250c202526f52e656d53b3bc21078ef0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:27686771f6a702929abd84f90081f715fb654073;origin=https://github.com/rroyaute/h2_breeders_equation;visit=swh:1:snp:03a8890960ee0749df8a2b0397d02ecfafdcb3fc;anchor=swh:1:rev:bc707a3025cb7f1f6a9abee1dbc3a708df485fea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hedrick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d76961613dff0e846bbb87dcd7e2ff4c460bdf78;origin=https://github.com/DochtermannLab/G-PopComparison;visit=swh:1:snp:5fb92b36978d8baa495ea0592ff08b1af4010cb9;anchor=swh:1:rev:8e1d8fbaddb91d0931a59117d7fccf6ef0cbec62" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>